--- v0 (2025-12-28)
+++ v1 (2026-05-31)
@@ -1,75 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.117.12\Hyouka_shinsa\00_総務事務\13_広報関係(審査申出書記載要領含む）\ホームページ\R2年度\210205_ 【依頼2.24〆】主税局HPに係る年度末更新の校正について\02_更新用データ等\様式・書式例\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.96.13\評価審査課\00_総務事務\13_広報関係(審査申出書記載要領含む）\10 ホームページ\R7年度\20260316（20260401更新）主税局HP年度末更新②\申出書Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53148553-EABB-42E3-9054-AB3B3FD43A9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="948" yWindow="588" windowWidth="12120" windowHeight="4596"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="申出書（償却資産）1ページ目" sheetId="9" r:id="rId1"/>
     <sheet name="申出書（償却） 2ページ目" sheetId="10" r:id="rId2"/>
     <sheet name="申出書（償却）3ページ目" sheetId="11" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'申出書（償却） 2ページ目'!$A$1:$AN$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'申出書（償却）3ページ目'!$A$1:$AM$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'申出書（償却資産）1ページ目'!$A$1:$AO$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'申出書（償却資産）1ページ目'!$A$1:$AO$46</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="82">
   <si>
     <t>口頭意見陳述の希望</t>
   </si>
   <si>
     <t>代理人又は総代</t>
     <rPh sb="0" eb="3">
       <t>ダイリニン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マタ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ソウダイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>別添記載要領に従い、漏れのないように記載してください。</t>
     <rPh sb="0" eb="2">
       <t>ベッテン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キサイ</t>
     </rPh>
     <rPh sb="4" eb="6">
@@ -346,60 +347,50 @@
     <rPh sb="0" eb="2">
       <t>てんぷ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>しょるい</t>
     </rPh>
     <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
   </si>
   <si>
     <t>又は名称</t>
     <rPh sb="2" eb="4">
       <t>ふりがな</t>
     </rPh>
     <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
   </si>
   <si>
     <t>住所若しくは
 居所又は
 所在地</t>
     <rPh sb="9" eb="10">
       <t>また</t>
     </rPh>
     <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
   </si>
   <si>
-    <t xml:space="preserve">＊２
-[...8 lines deleted...]
-  <si>
     <t>収受印</t>
     <rPh sb="0" eb="2">
       <t>シュウジュ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>収　　受　　印</t>
     <rPh sb="0" eb="1">
       <t>オサム</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ウケ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>審査委員会様式（３）［償却資産］（委員会提出分）正</t>
     <rPh sb="0" eb="2">
@@ -429,113 +420,520 @@
     <rPh sb="24" eb="25">
       <t>セイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>別紙　審査委員会様式（３）－２　　［償却資産］のとおり　</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シンサ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>イインカイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ショウキャク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>シサン</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>別紙　審査委員会様式（３）-２［償却資産］（委員会提出分）正</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シンサ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>イインカイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ショウキャク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>シサン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>審査申出人</t>
+    <rPh sb="0" eb="2">
+      <t>シンサ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>モウシデ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>氏名又は名称</t>
+    <rPh sb="0" eb="2">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>審査の申出の趣旨</t>
+    <rPh sb="0" eb="2">
+      <t>シンサ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>モウシデ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シュシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>対象固定資産</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>決定を求めようとする価格</t>
+    <rPh sb="0" eb="2">
+      <t>ケッテイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カカク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>償却資産の所在地</t>
+    <rPh sb="0" eb="2">
+      <t>ショウキャク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>償却資産の種類</t>
+    <rPh sb="0" eb="2">
+      <t>ショウキャク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>数量</t>
+    <rPh sb="0" eb="2">
+      <t>スウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>台帳価格（円）</t>
+    <rPh sb="0" eb="2">
+      <t>ダイチョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カカク</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（円）</t>
+    <rPh sb="1" eb="2">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>区</t>
+    <rPh sb="0" eb="1">
+      <t>ク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>構築物</t>
+    <rPh sb="0" eb="3">
+      <t>コウチクブツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>町</t>
+    <rPh sb="0" eb="1">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>機械及び装置</t>
+    <rPh sb="0" eb="2">
+      <t>キカイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>丁目</t>
+    <rPh sb="0" eb="2">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>船舶</t>
+    <rPh sb="0" eb="2">
+      <t>センパク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>番</t>
+    <rPh sb="0" eb="1">
+      <t>バン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>航空機</t>
+    <rPh sb="0" eb="3">
+      <t>コウクウキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>号</t>
+    <rPh sb="0" eb="1">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>車両及び運搬具</t>
+    <rPh sb="0" eb="2">
+      <t>シャリョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ウンパン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>グ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>工具、器具及び備品</t>
+    <rPh sb="0" eb="2">
+      <t>コウグ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>キグ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ビヒン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>合計</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>審査の申出の理由</t>
+    <rPh sb="0" eb="2">
+      <t>シンサ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>モウシデ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>リユウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>別紙　審査委員会様式（３）-３［償却資産］（委員会提出分）正</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シンサ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>イインカイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ショウキャク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>イインカイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ブン</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>セイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>対象固定資産の明細</t>
+    <rPh sb="0" eb="2">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>コテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>メイサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>種類別明細書</t>
+    <rPh sb="0" eb="3">
+      <t>シュルイベツ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>メイサイショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>資産区分</t>
+    <rPh sb="0" eb="2">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>台帳登録事項</t>
+    <rPh sb="0" eb="2">
+      <t>ダイチョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>数量</t>
+    <rPh sb="0" eb="2">
+      <t>すうりょう</t>
+    </rPh>
+    <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
+  </si>
+  <si>
+    <t>取得
+年月</t>
+    <rPh sb="0" eb="2">
+      <t>しゅとく</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ねんげつ</t>
+    </rPh>
+    <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
+  </si>
+  <si>
+    <t>取得価額（円）</t>
+    <rPh sb="0" eb="2">
+      <t>しゅとく</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>かがく</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>えん</t>
+    </rPh>
+    <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
+  </si>
+  <si>
+    <t>耐用
+年数</t>
+    <rPh sb="0" eb="2">
+      <t>タイヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンスウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>価格（円）</t>
+    <rPh sb="0" eb="2">
+      <t>カカク</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>の該当欄</t>
+    <rPh sb="1" eb="3">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>種類</t>
+    <rPh sb="0" eb="2">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>名称等</t>
+    <rPh sb="0" eb="2">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>決定を求めようとする事項</t>
+    <rPh sb="0" eb="2">
+      <t>けってい</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>もと</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>じこう</t>
+    </rPh>
+    <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
+  </si>
+  <si>
+    <t>枚目</t>
+    <rPh sb="0" eb="1">
+      <t>マイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>メ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>行</t>
+    <rPh sb="0" eb="1">
+      <t>ギョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>(日本産業規格Ａ列４番)</t>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>＊１</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t xml:space="preserve"> 審査申出人の「名称・代表者等氏名」、「代理人又は総代」欄に記載した内容を証する書面を添付してください。</t>
+      <t>　審査申出人の「名称・代表者等氏名」、「代理人又は総代」欄に記載した内容を証する書面を添付してください。なお、審査申出人が法人の場合、「名称・代表者等氏名」を証する書面については、原則として添付を省略することができます。</t>
     </r>
-    <rPh sb="2" eb="4">
-[...46 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   口頭意見陳述とは、審査申出人が東京都固定資産評価審査委員会の指定する場所で、委員に対し、</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>口頭で価格に関する意見を述べることです。</t>
     </r>
     <rPh sb="3" eb="5">
       <t>こうとう</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>いけん</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ちんじゅつ</t>
     </rPh>
     <rPh sb="12" eb="14">
@@ -570,512 +968,61 @@
     </rPh>
     <rPh sb="41" eb="43">
       <t>いいん</t>
     </rPh>
     <rPh sb="44" eb="45">
       <t>たい</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>こうとう</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>かかく</t>
     </rPh>
     <rPh sb="53" eb="54">
       <t>かん</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>いけん</t>
     </rPh>
     <rPh sb="59" eb="60">
       <t>の</t>
     </rPh>
     <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
   </si>
   <si>
-    <t>別紙　審査委員会様式（３）-２［償却資産］（委員会提出分）正</t>
-[...67 lines deleted...]
-    </rPh>
+    <t>(日本産業規格Ａ列４番)</t>
     <rPh sb="3" eb="4">
-      <t>モト</t>
-[...382 lines deleted...]
-      <t>さんぎょう</t>
+      <t>さん</t>
     </rPh>
     <phoneticPr fontId="7" type="Hiragana" alignment="distributed"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1890,530 +1837,679 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="321">
+  <cellXfs count="305">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="top" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...77 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2427,406 +2523,227 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...183 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2967,5388 +2884,4093 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:AO46"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A28" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="AL28" sqref="AL28"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:X2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="2.375" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="2.33203125" style="1"/>
+    <col min="1" max="2" width="2.375" style="1"/>
     <col min="3" max="3" width="1" style="1" customWidth="1"/>
-    <col min="4" max="10" width="2.33203125" style="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="2.33203125" style="1"/>
+    <col min="4" max="10" width="2.375" style="1"/>
+    <col min="11" max="11" width="2.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="15" width="2.375" style="1"/>
+    <col min="16" max="16" width="3.375" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="2.375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="18.75" customHeight="1">
-[...25 lines deleted...]
-      <c r="Z1" s="139" t="s">
+    <row r="1" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B1" s="198"/>
+      <c r="C1" s="198"/>
+      <c r="D1" s="198"/>
+      <c r="E1" s="198"/>
+      <c r="F1" s="198"/>
+      <c r="G1" s="198"/>
+      <c r="H1" s="198"/>
+      <c r="I1" s="198"/>
+      <c r="J1" s="198"/>
+      <c r="K1" s="198"/>
+      <c r="L1" s="198"/>
+      <c r="M1" s="198"/>
+      <c r="N1" s="198"/>
+      <c r="O1" s="198"/>
+      <c r="P1" s="198"/>
+      <c r="Q1" s="198"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="199" t="s">
         <v>8</v>
       </c>
-      <c r="AA1" s="139"/>
-[...6 lines deleted...]
-      <c r="AH1" s="139" t="s">
+      <c r="AA1" s="199"/>
+      <c r="AB1" s="199"/>
+      <c r="AC1" s="199"/>
+      <c r="AD1" s="199"/>
+      <c r="AE1" s="199"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="199" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" s="139"/>
-[...35 lines deleted...]
-      <c r="Z2" s="140" t="s">
+      <c r="AI1" s="199"/>
+      <c r="AJ1" s="199"/>
+      <c r="AK1" s="199"/>
+      <c r="AL1" s="199"/>
+      <c r="AM1" s="199"/>
+      <c r="AN1" s="44"/>
+    </row>
+    <row r="2" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B2" s="240" t="s">
         <v>35</v>
       </c>
-      <c r="AA2" s="140"/>
-[...6 lines deleted...]
-      <c r="AH2" s="140" t="s">
+      <c r="C2" s="240"/>
+      <c r="D2" s="240"/>
+      <c r="E2" s="240"/>
+      <c r="F2" s="240"/>
+      <c r="G2" s="240"/>
+      <c r="H2" s="240"/>
+      <c r="I2" s="240"/>
+      <c r="J2" s="240"/>
+      <c r="K2" s="240"/>
+      <c r="L2" s="240"/>
+      <c r="M2" s="240"/>
+      <c r="N2" s="240"/>
+      <c r="O2" s="240"/>
+      <c r="P2" s="240"/>
+      <c r="Q2" s="240"/>
+      <c r="R2" s="240"/>
+      <c r="S2" s="240"/>
+      <c r="T2" s="240"/>
+      <c r="U2" s="240"/>
+      <c r="V2" s="240"/>
+      <c r="W2" s="240"/>
+      <c r="X2" s="241"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="200" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA2" s="200"/>
+      <c r="AB2" s="200"/>
+      <c r="AC2" s="200"/>
+      <c r="AD2" s="200"/>
+      <c r="AE2" s="200"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="200" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI2" s="200"/>
+      <c r="AJ2" s="200"/>
+      <c r="AK2" s="200"/>
+      <c r="AL2" s="200"/>
+      <c r="AM2" s="200"/>
+      <c r="AN2" s="47"/>
+    </row>
+    <row r="3" spans="2:40" ht="18.75" customHeight="1">
+      <c r="F3" s="8"/>
+      <c r="I3" s="29"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3" s="9"/>
+      <c r="T3" s="9"/>
+      <c r="U3" s="10"/>
+      <c r="Y3" s="21"/>
+      <c r="Z3" s="14"/>
+      <c r="AA3" s="14"/>
+      <c r="AB3" s="14"/>
+      <c r="AC3" s="14"/>
+      <c r="AD3" s="14"/>
+      <c r="AE3" s="14"/>
+      <c r="AF3" s="15"/>
+      <c r="AG3" s="12"/>
+      <c r="AH3" s="14"/>
+      <c r="AI3" s="14"/>
+      <c r="AJ3" s="14"/>
+      <c r="AK3" s="14"/>
+      <c r="AL3" s="14"/>
+      <c r="AM3" s="14"/>
+      <c r="AN3" s="22"/>
+    </row>
+    <row r="4" spans="2:40" ht="18.75" customHeight="1">
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="9"/>
+      <c r="Y4" s="3"/>
+      <c r="AF4" s="17"/>
+      <c r="AG4" s="16"/>
+      <c r="AN4" s="4"/>
+    </row>
+    <row r="5" spans="2:40" ht="18.75" customHeight="1">
+      <c r="H5" s="201" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="201"/>
+      <c r="J5" s="201"/>
+      <c r="K5" s="201"/>
+      <c r="L5" s="201"/>
+      <c r="M5" s="201"/>
+      <c r="N5" s="201"/>
+      <c r="O5" s="201"/>
+      <c r="P5" s="201"/>
+      <c r="Q5" s="201"/>
+      <c r="R5" s="201"/>
+      <c r="Y5" s="3"/>
+      <c r="AF5" s="17"/>
+      <c r="AG5" s="16"/>
+      <c r="AN5" s="4"/>
+    </row>
+    <row r="6" spans="2:40" ht="18.75" customHeight="1">
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="201"/>
+      <c r="I6" s="201"/>
+      <c r="J6" s="201"/>
+      <c r="K6" s="201"/>
+      <c r="L6" s="201"/>
+      <c r="M6" s="201"/>
+      <c r="N6" s="201"/>
+      <c r="O6" s="201"/>
+      <c r="P6" s="201"/>
+      <c r="Q6" s="201"/>
+      <c r="R6" s="201"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="Y6" s="3"/>
+      <c r="AF6" s="17"/>
+      <c r="AG6" s="16"/>
+      <c r="AN6" s="4"/>
+    </row>
+    <row r="7" spans="2:40" ht="18.75" customHeight="1">
+      <c r="D7" s="28"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="Y7" s="3"/>
+      <c r="AF7" s="17"/>
+      <c r="AG7" s="16"/>
+      <c r="AN7" s="4"/>
+    </row>
+    <row r="8" spans="2:40" ht="18.75" customHeight="1">
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="23"/>
+      <c r="AG8" s="24"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
+      <c r="AK8" s="6"/>
+      <c r="AL8" s="6"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="7"/>
+    </row>
+    <row r="10" spans="2:40" ht="18.75" customHeight="1">
+      <c r="D10" s="202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="202"/>
+      <c r="F10" s="202"/>
+      <c r="G10" s="202"/>
+      <c r="H10" s="202"/>
+      <c r="I10" s="202"/>
+      <c r="J10" s="202"/>
+      <c r="K10" s="202"/>
+      <c r="L10" s="202"/>
+      <c r="M10" s="202"/>
+      <c r="N10" s="202"/>
+      <c r="O10" s="202"/>
+      <c r="P10" s="202"/>
+      <c r="Q10" s="202"/>
+      <c r="R10" s="202"/>
+      <c r="S10" s="202"/>
+      <c r="T10" s="202"/>
+      <c r="AC10" s="49"/>
+      <c r="AD10" s="49"/>
+      <c r="AE10" s="126"/>
+      <c r="AF10" s="126"/>
+      <c r="AG10" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH10" s="126"/>
+      <c r="AI10" s="126"/>
+      <c r="AJ10" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK10" s="126"/>
+      <c r="AL10" s="126"/>
+      <c r="AM10" s="49" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="2:40" ht="18.75" customHeight="1">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11" s="48"/>
+      <c r="V11" s="48"/>
+      <c r="W11" s="48"/>
+      <c r="X11" s="48"/>
+      <c r="AD11" s="49"/>
+      <c r="AE11" s="49"/>
+      <c r="AF11" s="50"/>
+      <c r="AG11" s="50"/>
+      <c r="AH11" s="49"/>
+      <c r="AI11" s="50"/>
+      <c r="AJ11" s="50"/>
+      <c r="AK11" s="49"/>
+      <c r="AL11" s="50"/>
+      <c r="AM11" s="50"/>
+      <c r="AN11" s="49"/>
+    </row>
+    <row r="12" spans="2:40" ht="18.75" customHeight="1">
+      <c r="D12" s="48"/>
+      <c r="E12" s="48"/>
+      <c r="F12" s="48"/>
+      <c r="G12" s="48"/>
+      <c r="H12" s="48"/>
+      <c r="I12" s="48"/>
+      <c r="J12" s="48"/>
+      <c r="K12" s="48"/>
+      <c r="L12" s="48"/>
+      <c r="M12" s="48"/>
+      <c r="N12" s="48"/>
+      <c r="O12" s="48"/>
+      <c r="P12" s="48"/>
+      <c r="Q12" s="48"/>
+      <c r="R12" s="48"/>
+      <c r="S12" s="48"/>
+      <c r="T12" s="48"/>
+      <c r="U12" s="48"/>
+      <c r="V12" s="48"/>
+      <c r="W12" s="48"/>
+      <c r="X12" s="48"/>
+    </row>
+    <row r="13" spans="2:40" ht="18.75" customHeight="1">
+      <c r="D13" s="207" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="208"/>
+      <c r="F13" s="208"/>
+      <c r="G13" s="208"/>
+      <c r="H13" s="208"/>
+      <c r="I13" s="208"/>
+      <c r="J13" s="208"/>
+      <c r="K13" s="208"/>
+      <c r="L13" s="208"/>
+      <c r="M13" s="208"/>
+      <c r="N13" s="208"/>
+      <c r="O13" s="208"/>
+      <c r="P13" s="208"/>
+      <c r="Q13" s="208"/>
+      <c r="R13" s="208"/>
+      <c r="S13" s="208"/>
+      <c r="T13" s="208"/>
+      <c r="U13" s="208"/>
+      <c r="V13" s="208"/>
+      <c r="W13" s="208"/>
+      <c r="X13" s="208"/>
+      <c r="Y13" s="235"/>
+      <c r="Z13" s="236"/>
+      <c r="AA13" s="236"/>
+      <c r="AB13" s="236"/>
+      <c r="AC13" s="236"/>
+      <c r="AD13" s="238"/>
+      <c r="AE13" s="238"/>
+      <c r="AF13" s="238"/>
+      <c r="AG13" s="238"/>
+      <c r="AH13" s="238"/>
+      <c r="AI13" s="238"/>
+      <c r="AJ13" s="235"/>
+      <c r="AK13" s="236"/>
+      <c r="AL13" s="236"/>
+      <c r="AM13" s="236"/>
+      <c r="AN13" s="236"/>
+    </row>
+    <row r="14" spans="2:40" ht="18.75" customHeight="1">
+      <c r="C14" s="6"/>
+      <c r="D14" s="209"/>
+      <c r="E14" s="209"/>
+      <c r="F14" s="209"/>
+      <c r="G14" s="209"/>
+      <c r="H14" s="209"/>
+      <c r="I14" s="209"/>
+      <c r="J14" s="209"/>
+      <c r="K14" s="209"/>
+      <c r="L14" s="209"/>
+      <c r="M14" s="209"/>
+      <c r="N14" s="209"/>
+      <c r="O14" s="209"/>
+      <c r="P14" s="209"/>
+      <c r="Q14" s="209"/>
+      <c r="R14" s="209"/>
+      <c r="S14" s="209"/>
+      <c r="T14" s="209"/>
+      <c r="U14" s="209"/>
+      <c r="V14" s="209"/>
+      <c r="W14" s="209"/>
+      <c r="X14" s="209"/>
+      <c r="Y14" s="237"/>
+      <c r="Z14" s="237"/>
+      <c r="AA14" s="237"/>
+      <c r="AB14" s="237"/>
+      <c r="AC14" s="237"/>
+      <c r="AD14" s="239"/>
+      <c r="AE14" s="239"/>
+      <c r="AF14" s="239"/>
+      <c r="AG14" s="239"/>
+      <c r="AH14" s="239"/>
+      <c r="AI14" s="239"/>
+      <c r="AJ14" s="237"/>
+      <c r="AK14" s="237"/>
+      <c r="AL14" s="237"/>
+      <c r="AM14" s="237"/>
+      <c r="AN14" s="237"/>
+    </row>
+    <row r="15" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B15" s="210" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="211"/>
+      <c r="D15" s="212"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="204" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="204"/>
+      <c r="H15" s="204"/>
+      <c r="I15" s="204"/>
+      <c r="J15" s="204"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="53"/>
+      <c r="M15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD15" s="17"/>
+      <c r="AE15" s="219" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF15" s="220"/>
+      <c r="AG15" s="220"/>
+      <c r="AH15" s="220"/>
+      <c r="AI15" s="220"/>
+      <c r="AJ15" s="220"/>
+      <c r="AK15" s="220"/>
+      <c r="AL15" s="220"/>
+      <c r="AN15" s="4"/>
+    </row>
+    <row r="16" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B16" s="213"/>
+      <c r="C16" s="211"/>
+      <c r="D16" s="212"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="205"/>
+      <c r="G16" s="205"/>
+      <c r="H16" s="205"/>
+      <c r="I16" s="205"/>
+      <c r="J16" s="205"/>
+      <c r="K16" s="55"/>
+      <c r="L16"/>
+      <c r="AD16" s="17"/>
+      <c r="AE16" s="16"/>
+      <c r="AF16" s="48"/>
+      <c r="AG16" s="221" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH16" s="48"/>
+      <c r="AI16" s="48"/>
+      <c r="AJ16" s="221" t="s">
+        <v>20</v>
+      </c>
+      <c r="AK16" s="48"/>
+      <c r="AL16" s="48"/>
+      <c r="AN16" s="4"/>
+    </row>
+    <row r="17" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B17" s="214"/>
+      <c r="C17" s="215"/>
+      <c r="D17" s="212"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="206"/>
+      <c r="G17" s="206"/>
+      <c r="H17" s="206"/>
+      <c r="I17" s="206"/>
+      <c r="J17" s="206"/>
+      <c r="K17" s="57"/>
+      <c r="AD17" s="17"/>
+      <c r="AE17" s="58"/>
+      <c r="AF17" s="48"/>
+      <c r="AG17" s="222"/>
+      <c r="AH17" s="60"/>
+      <c r="AI17" s="60"/>
+      <c r="AJ17" s="222"/>
+      <c r="AK17" s="48"/>
+      <c r="AL17" s="48"/>
+      <c r="AN17" s="4"/>
+    </row>
+    <row r="18" spans="2:40" ht="9.75" customHeight="1">
+      <c r="B18" s="214"/>
+      <c r="C18" s="215"/>
+      <c r="D18" s="212"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="223" t="s" ph="1">
+        <v>4</v>
+      </c>
+      <c r="G18" s="223"/>
+      <c r="H18" s="223"/>
+      <c r="I18" s="223"/>
+      <c r="J18" s="223"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="14"/>
+      <c r="S18" s="14"/>
+      <c r="T18" s="14"/>
+      <c r="U18" s="14"/>
+      <c r="V18" s="14"/>
+      <c r="W18" s="14"/>
+      <c r="X18" s="14"/>
+      <c r="Y18" s="14"/>
+      <c r="Z18" s="14"/>
+      <c r="AA18" s="14"/>
+      <c r="AB18" s="14"/>
+      <c r="AC18" s="14"/>
+      <c r="AD18" s="14"/>
+      <c r="AE18" s="14"/>
+      <c r="AF18" s="14"/>
+      <c r="AG18" s="14"/>
+      <c r="AH18" s="14"/>
+      <c r="AI18" s="14"/>
+      <c r="AJ18" s="14"/>
+      <c r="AK18" s="14"/>
+      <c r="AL18" s="14"/>
+      <c r="AM18" s="14"/>
+      <c r="AN18" s="22"/>
+    </row>
+    <row r="19" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B19" s="214"/>
+      <c r="C19" s="215"/>
+      <c r="D19" s="212"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="224"/>
+      <c r="G19" s="224"/>
+      <c r="H19" s="224"/>
+      <c r="I19" s="224"/>
+      <c r="J19" s="224"/>
+      <c r="K19" s="17"/>
+      <c r="AJ19" s="225"/>
+      <c r="AK19" s="226"/>
+      <c r="AN19" s="4"/>
+    </row>
+    <row r="20" spans="2:40" ht="24" customHeight="1">
+      <c r="B20" s="214"/>
+      <c r="C20" s="215"/>
+      <c r="D20" s="212"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="227" t="s" ph="1">
+        <v>31</v>
+      </c>
+      <c r="G20" s="227" ph="1"/>
+      <c r="H20" s="227" ph="1"/>
+      <c r="I20" s="227" ph="1"/>
+      <c r="J20" s="227" ph="1"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="62"/>
+      <c r="N20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="AJ20" s="226"/>
+      <c r="AK20" s="226"/>
+      <c r="AN20" s="4"/>
+    </row>
+    <row r="21" spans="2:40" ht="9" customHeight="1">
+      <c r="B21" s="214"/>
+      <c r="C21" s="215"/>
+      <c r="D21" s="212"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="63" ph="1"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="64" t="s" ph="1">
+        <v>22</v>
+      </c>
+      <c r="I21" s="32"/>
+      <c r="J21" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21" s="34">
+        <v>1</v>
+      </c>
+      <c r="L21" s="65"/>
+      <c r="AJ21" s="226"/>
+      <c r="AK21" s="226"/>
+      <c r="AN21" s="4"/>
+    </row>
+    <row r="22" spans="2:40" ht="24" customHeight="1">
+      <c r="B22" s="216"/>
+      <c r="C22" s="217"/>
+      <c r="D22" s="218"/>
+      <c r="E22" s="228" t="s" ph="1">
+        <v>5</v>
+      </c>
+      <c r="F22" s="229"/>
+      <c r="G22" s="229"/>
+      <c r="H22" s="229"/>
+      <c r="I22" s="229"/>
+      <c r="J22" s="229"/>
+      <c r="K22" s="230"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="203"/>
+      <c r="O22" s="203"/>
+      <c r="P22" s="18"/>
+      <c r="Q22" s="18"/>
+      <c r="R22" s="18"/>
+      <c r="S22" s="18"/>
+      <c r="T22" s="18"/>
+      <c r="U22" s="18"/>
+      <c r="V22" s="18"/>
+      <c r="W22" s="18"/>
+      <c r="X22" s="18"/>
+      <c r="Y22" s="18"/>
+      <c r="Z22" s="18"/>
+      <c r="AA22" s="18"/>
+      <c r="AB22" s="18"/>
+      <c r="AC22" s="18"/>
+      <c r="AD22" s="18"/>
+      <c r="AE22" s="18"/>
+      <c r="AF22" s="18"/>
+      <c r="AG22" s="18"/>
+      <c r="AH22" s="18"/>
+      <c r="AI22" s="18"/>
+      <c r="AJ22" s="18"/>
+      <c r="AK22" s="18"/>
+      <c r="AL22" s="18"/>
+      <c r="AM22" s="18"/>
+      <c r="AN22" s="26"/>
+    </row>
+    <row r="23" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B23" s="261" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="262"/>
+      <c r="D23" s="263"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="205" t="s">
+        <v>32</v>
+      </c>
+      <c r="G23" s="205"/>
+      <c r="H23" s="205"/>
+      <c r="I23" s="205"/>
+      <c r="J23" s="205"/>
+      <c r="K23" s="68"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="N23" s="14"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="14"/>
+      <c r="R23" s="14"/>
+      <c r="S23" s="14"/>
+      <c r="T23" s="14"/>
+      <c r="U23" s="14"/>
+      <c r="V23" s="14"/>
+      <c r="W23" s="14"/>
+      <c r="X23" s="14"/>
+      <c r="Y23" s="14"/>
+      <c r="Z23" s="14"/>
+      <c r="AA23" s="14"/>
+      <c r="AB23" s="14"/>
+      <c r="AC23" s="14"/>
+      <c r="AD23" s="15"/>
+      <c r="AE23" s="267" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF23" s="268"/>
+      <c r="AG23" s="268"/>
+      <c r="AH23" s="268"/>
+      <c r="AI23" s="268"/>
+      <c r="AJ23" s="268"/>
+      <c r="AK23" s="268"/>
+      <c r="AL23" s="268"/>
+      <c r="AM23" s="14"/>
+      <c r="AN23" s="22"/>
+    </row>
+    <row r="24" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B24" s="264"/>
+      <c r="C24" s="265"/>
+      <c r="D24" s="266"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="205"/>
+      <c r="G24" s="205"/>
+      <c r="H24" s="205"/>
+      <c r="I24" s="205"/>
+      <c r="J24" s="205"/>
+      <c r="K24" s="55"/>
+      <c r="AD24" s="17"/>
+      <c r="AE24" s="38"/>
+      <c r="AF24" s="48"/>
+      <c r="AG24" s="269" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH24" s="41"/>
+      <c r="AI24" s="41"/>
+      <c r="AJ24" s="269" t="s">
+        <v>20</v>
+      </c>
+      <c r="AK24" s="48"/>
+      <c r="AL24" s="48"/>
+      <c r="AN24" s="4"/>
+    </row>
+    <row r="25" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B25" s="264"/>
+      <c r="C25" s="265"/>
+      <c r="D25" s="266"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="206"/>
+      <c r="G25" s="206"/>
+      <c r="H25" s="206"/>
+      <c r="I25" s="206"/>
+      <c r="J25" s="206"/>
+      <c r="K25" s="57"/>
+      <c r="AD25" s="17"/>
+      <c r="AE25" s="58"/>
+      <c r="AF25" s="48"/>
+      <c r="AG25" s="270"/>
+      <c r="AH25" s="70"/>
+      <c r="AI25" s="70"/>
+      <c r="AJ25" s="270"/>
+      <c r="AK25" s="48"/>
+      <c r="AL25" s="48"/>
+      <c r="AN25" s="4"/>
+    </row>
+    <row r="26" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B26" s="264"/>
+      <c r="C26" s="265"/>
+      <c r="D26" s="266"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="14"/>
+      <c r="O26" s="14"/>
+      <c r="P26" s="14"/>
+      <c r="Q26" s="14"/>
+      <c r="R26" s="14"/>
+      <c r="S26" s="14"/>
+      <c r="T26" s="14"/>
+      <c r="U26" s="14"/>
+      <c r="V26" s="14"/>
+      <c r="W26" s="14"/>
+      <c r="X26" s="14"/>
+      <c r="Y26" s="14"/>
+      <c r="Z26" s="14"/>
+      <c r="AA26" s="14"/>
+      <c r="AB26" s="14"/>
+      <c r="AC26" s="14"/>
+      <c r="AD26" s="14"/>
+      <c r="AE26" s="14"/>
+      <c r="AF26" s="14"/>
+      <c r="AG26" s="14"/>
+      <c r="AH26" s="14"/>
+      <c r="AI26" s="14"/>
+      <c r="AJ26" s="14"/>
+      <c r="AK26" s="14"/>
+      <c r="AL26" s="14"/>
+      <c r="AM26" s="14"/>
+      <c r="AN26" s="22"/>
+    </row>
+    <row r="27" spans="2:40" ht="9.75" customHeight="1">
+      <c r="B27" s="264"/>
+      <c r="C27" s="265"/>
+      <c r="D27" s="266"/>
+      <c r="E27" s="231" t="s" ph="1">
+        <v>6</v>
+      </c>
+      <c r="F27" s="221" ph="1"/>
+      <c r="G27" s="221" ph="1"/>
+      <c r="H27" s="221" ph="1"/>
+      <c r="I27" s="221" ph="1"/>
+      <c r="J27" s="221" ph="1"/>
+      <c r="K27" s="232" ph="1"/>
+      <c r="AN27" s="4"/>
+    </row>
+    <row r="28" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B28" s="264"/>
+      <c r="C28" s="265"/>
+      <c r="D28" s="266"/>
+      <c r="E28" s="231" ph="1"/>
+      <c r="F28" s="221" ph="1"/>
+      <c r="G28" s="221" ph="1"/>
+      <c r="H28" s="221" ph="1"/>
+      <c r="I28" s="221" ph="1"/>
+      <c r="J28" s="221" ph="1"/>
+      <c r="K28" s="232" ph="1"/>
+      <c r="AJ28" s="233"/>
+      <c r="AK28" s="234"/>
+      <c r="AN28" s="4"/>
+    </row>
+    <row r="29" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B29" s="246" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="247"/>
+      <c r="D29" s="248"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="18"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="18"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="18"/>
+      <c r="S29" s="18"/>
+      <c r="T29" s="18"/>
+      <c r="U29" s="18"/>
+      <c r="V29" s="18"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="18"/>
+      <c r="Y29" s="18"/>
+      <c r="Z29" s="18"/>
+      <c r="AA29" s="18"/>
+      <c r="AB29" s="18"/>
+      <c r="AC29" s="18"/>
+      <c r="AD29" s="18"/>
+      <c r="AE29" s="18"/>
+      <c r="AF29" s="18"/>
+      <c r="AG29" s="18"/>
+      <c r="AH29" s="18"/>
+      <c r="AI29" s="18"/>
+      <c r="AJ29" s="18"/>
+      <c r="AK29" s="18"/>
+      <c r="AL29" s="18"/>
+      <c r="AM29" s="18"/>
+      <c r="AN29" s="26"/>
+    </row>
+    <row r="30" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B30" s="21"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="223" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" s="223"/>
+      <c r="F30" s="223"/>
+      <c r="G30" s="223"/>
+      <c r="H30" s="223"/>
+      <c r="I30" s="223"/>
+      <c r="J30" s="223"/>
+      <c r="K30" s="223"/>
+      <c r="L30" s="223"/>
+      <c r="M30" s="223"/>
+      <c r="N30" s="223"/>
+      <c r="O30" s="223"/>
+      <c r="P30" s="15"/>
+      <c r="Q30" s="250" t="s">
+        <v>7</v>
+      </c>
+      <c r="R30" s="251"/>
+      <c r="S30" s="251"/>
+      <c r="T30" s="251"/>
+      <c r="U30" s="251"/>
+      <c r="V30" s="251"/>
+      <c r="W30" s="251"/>
+      <c r="X30" s="251"/>
+      <c r="Y30" s="251"/>
+      <c r="Z30" s="251"/>
+      <c r="AA30" s="251"/>
+      <c r="AB30" s="251"/>
+      <c r="AC30" s="251"/>
+      <c r="AD30" s="251"/>
+      <c r="AE30" s="251"/>
+      <c r="AF30" s="251"/>
+      <c r="AG30" s="251"/>
+      <c r="AH30" s="251"/>
+      <c r="AI30" s="251"/>
+      <c r="AJ30" s="251"/>
+      <c r="AK30" s="251"/>
+      <c r="AL30" s="251"/>
+      <c r="AM30" s="251"/>
+      <c r="AN30" s="252"/>
+    </row>
+    <row r="31" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B31" s="20"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="249"/>
+      <c r="E31" s="249"/>
+      <c r="F31" s="249"/>
+      <c r="G31" s="249"/>
+      <c r="H31" s="249"/>
+      <c r="I31" s="249"/>
+      <c r="J31" s="249"/>
+      <c r="K31" s="249"/>
+      <c r="L31" s="249"/>
+      <c r="M31" s="249"/>
+      <c r="N31" s="249"/>
+      <c r="O31" s="249"/>
+      <c r="P31" s="19"/>
+      <c r="Q31" s="253"/>
+      <c r="R31" s="254"/>
+      <c r="S31" s="254"/>
+      <c r="T31" s="254"/>
+      <c r="U31" s="254"/>
+      <c r="V31" s="254"/>
+      <c r="W31" s="254"/>
+      <c r="X31" s="254"/>
+      <c r="Y31" s="254"/>
+      <c r="Z31" s="254"/>
+      <c r="AA31" s="254"/>
+      <c r="AB31" s="254"/>
+      <c r="AC31" s="254"/>
+      <c r="AD31" s="254"/>
+      <c r="AE31" s="254"/>
+      <c r="AF31" s="254"/>
+      <c r="AG31" s="254"/>
+      <c r="AH31" s="254"/>
+      <c r="AI31" s="254"/>
+      <c r="AJ31" s="254"/>
+      <c r="AK31" s="254"/>
+      <c r="AL31" s="254"/>
+      <c r="AM31" s="254"/>
+      <c r="AN31" s="255"/>
+    </row>
+    <row r="32" spans="2:40" ht="18.75" customHeight="1">
+      <c r="B32" s="21"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="223" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" s="223"/>
+      <c r="F32" s="223"/>
+      <c r="G32" s="223"/>
+      <c r="H32" s="223"/>
+      <c r="I32" s="223"/>
+      <c r="J32" s="223"/>
+      <c r="K32" s="223"/>
+      <c r="L32" s="223"/>
+      <c r="M32" s="223"/>
+      <c r="N32" s="223"/>
+      <c r="O32" s="223"/>
+      <c r="P32" s="15"/>
+      <c r="Q32" s="256" t="s">
         <v>36</v>
       </c>
-      <c r="AI2" s="140"/>
-[...1383 lines deleted...]
-      <c r="B34" s="43" t="s">
+      <c r="R32" s="257"/>
+      <c r="S32" s="257"/>
+      <c r="T32" s="257"/>
+      <c r="U32" s="257"/>
+      <c r="V32" s="257"/>
+      <c r="W32" s="257"/>
+      <c r="X32" s="257"/>
+      <c r="Y32" s="257"/>
+      <c r="Z32" s="257"/>
+      <c r="AA32" s="257"/>
+      <c r="AB32" s="257"/>
+      <c r="AC32" s="257"/>
+      <c r="AD32" s="257"/>
+      <c r="AE32" s="257"/>
+      <c r="AF32" s="257"/>
+      <c r="AG32" s="257"/>
+      <c r="AH32" s="257"/>
+      <c r="AI32" s="257"/>
+      <c r="AJ32" s="257"/>
+      <c r="AK32" s="257"/>
+      <c r="AL32" s="257"/>
+      <c r="AM32" s="257"/>
+      <c r="AN32" s="258"/>
+    </row>
+    <row r="33" spans="2:41" ht="18.75" customHeight="1">
+      <c r="B33" s="20"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="249"/>
+      <c r="E33" s="249"/>
+      <c r="F33" s="249"/>
+      <c r="G33" s="249"/>
+      <c r="H33" s="249"/>
+      <c r="I33" s="249"/>
+      <c r="J33" s="249"/>
+      <c r="K33" s="249"/>
+      <c r="L33" s="249"/>
+      <c r="M33" s="249"/>
+      <c r="N33" s="249"/>
+      <c r="O33" s="249"/>
+      <c r="P33" s="19"/>
+      <c r="Q33" s="231"/>
+      <c r="R33" s="221"/>
+      <c r="S33" s="221"/>
+      <c r="T33" s="221"/>
+      <c r="U33" s="221"/>
+      <c r="V33" s="221"/>
+      <c r="W33" s="221"/>
+      <c r="X33" s="221"/>
+      <c r="Y33" s="221"/>
+      <c r="Z33" s="221"/>
+      <c r="AA33" s="221"/>
+      <c r="AB33" s="221"/>
+      <c r="AC33" s="221"/>
+      <c r="AD33" s="221"/>
+      <c r="AE33" s="221"/>
+      <c r="AF33" s="221"/>
+      <c r="AG33" s="221"/>
+      <c r="AH33" s="221"/>
+      <c r="AI33" s="221"/>
+      <c r="AJ33" s="221"/>
+      <c r="AK33" s="221"/>
+      <c r="AL33" s="221"/>
+      <c r="AM33" s="221"/>
+      <c r="AN33" s="259"/>
+    </row>
+    <row r="34" spans="2:41" ht="18.75" customHeight="1">
+      <c r="B34" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="C34" s="44"/>
-      <c r="D34" s="179" t="s">
+      <c r="C34" s="40"/>
+      <c r="D34" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="E34" s="179"/>
-[...16 lines deleted...]
-      <c r="V34" s="177" t="s">
+      <c r="E34" s="223"/>
+      <c r="F34" s="223"/>
+      <c r="G34" s="223"/>
+      <c r="H34" s="223"/>
+      <c r="I34" s="223"/>
+      <c r="J34" s="223"/>
+      <c r="K34" s="223"/>
+      <c r="L34" s="223"/>
+      <c r="M34" s="223"/>
+      <c r="N34" s="223"/>
+      <c r="O34" s="223"/>
+      <c r="P34" s="14"/>
+      <c r="Q34" s="12"/>
+      <c r="R34" s="14"/>
+      <c r="S34" s="14"/>
+      <c r="T34" s="25"/>
+      <c r="U34" s="71"/>
+      <c r="V34" s="260" t="s">
         <v>28</v>
       </c>
-      <c r="W34" s="178"/>
-[...10 lines deleted...]
-      <c r="AH34" s="177" t="s">
+      <c r="W34" s="257"/>
+      <c r="X34" s="14"/>
+      <c r="Y34" s="14"/>
+      <c r="Z34" s="14"/>
+      <c r="AA34" s="14"/>
+      <c r="AB34" s="25"/>
+      <c r="AC34" s="72"/>
+      <c r="AD34" s="14"/>
+      <c r="AE34" s="14"/>
+      <c r="AF34" s="14"/>
+      <c r="AG34" s="14"/>
+      <c r="AH34" s="260" t="s">
         <v>29</v>
       </c>
-      <c r="AI34" s="178"/>
-[...54 lines deleted...]
-      <c r="D36" s="179" t="s">
+      <c r="AI34" s="257"/>
+      <c r="AJ34" s="25"/>
+      <c r="AK34" s="25"/>
+      <c r="AL34" s="25"/>
+      <c r="AM34" s="14"/>
+      <c r="AN34" s="22"/>
+    </row>
+    <row r="35" spans="2:41" ht="18.75" customHeight="1">
+      <c r="B35" s="20"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="249"/>
+      <c r="E35" s="249"/>
+      <c r="F35" s="249"/>
+      <c r="G35" s="249"/>
+      <c r="H35" s="249"/>
+      <c r="I35" s="249"/>
+      <c r="J35" s="249"/>
+      <c r="K35" s="249"/>
+      <c r="L35" s="249"/>
+      <c r="M35" s="249"/>
+      <c r="N35" s="249"/>
+      <c r="O35" s="249"/>
+      <c r="P35" s="18"/>
+      <c r="Q35" s="13"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="59"/>
+      <c r="T35" s="59"/>
+      <c r="U35" s="59"/>
+      <c r="V35" s="222"/>
+      <c r="W35" s="222"/>
+      <c r="X35" s="18"/>
+      <c r="Y35" s="18"/>
+      <c r="Z35" s="18"/>
+      <c r="AA35" s="18"/>
+      <c r="AB35" s="59"/>
+      <c r="AC35" s="73"/>
+      <c r="AD35" s="18"/>
+      <c r="AE35" s="18"/>
+      <c r="AF35" s="18"/>
+      <c r="AG35" s="27"/>
+      <c r="AH35" s="222"/>
+      <c r="AI35" s="222"/>
+      <c r="AJ35" s="27"/>
+      <c r="AK35" s="27"/>
+      <c r="AL35" s="27"/>
+      <c r="AM35" s="18"/>
+      <c r="AN35" s="26"/>
+    </row>
+    <row r="36" spans="2:41" ht="18.75" customHeight="1">
+      <c r="B36" s="21"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="223" t="s">
         <v>30</v>
       </c>
-      <c r="E36" s="179"/>
-[...308 lines deleted...]
-      <c r="E43" s="137" t="s">
+      <c r="E36" s="223"/>
+      <c r="F36" s="223"/>
+      <c r="G36" s="223"/>
+      <c r="H36" s="223"/>
+      <c r="I36" s="223"/>
+      <c r="J36" s="223"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="14"/>
+      <c r="O36" s="14"/>
+      <c r="P36" s="14"/>
+      <c r="AN36" s="4"/>
+    </row>
+    <row r="37" spans="2:41" ht="18.75" customHeight="1">
+      <c r="B37" s="3"/>
+      <c r="D37" s="224"/>
+      <c r="E37" s="224"/>
+      <c r="F37" s="224"/>
+      <c r="G37" s="224"/>
+      <c r="H37" s="224"/>
+      <c r="I37" s="224"/>
+      <c r="J37" s="224"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="16"/>
+      <c r="AN37" s="4"/>
+    </row>
+    <row r="38" spans="2:41" ht="18.75" customHeight="1">
+      <c r="B38" s="5"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="242"/>
+      <c r="E38" s="242"/>
+      <c r="F38" s="242"/>
+      <c r="G38" s="242"/>
+      <c r="H38" s="242"/>
+      <c r="I38" s="242"/>
+      <c r="J38" s="242"/>
+      <c r="K38" s="23"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="6"/>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6"/>
+      <c r="V38" s="6"/>
+      <c r="W38" s="6"/>
+      <c r="X38" s="6"/>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="6"/>
+      <c r="AA38" s="6"/>
+      <c r="AB38" s="6"/>
+      <c r="AC38" s="6"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="6"/>
+      <c r="AG38" s="6"/>
+      <c r="AH38" s="6"/>
+      <c r="AI38" s="6"/>
+      <c r="AJ38" s="6"/>
+      <c r="AK38" s="6"/>
+      <c r="AL38" s="6"/>
+      <c r="AM38" s="6"/>
+      <c r="AN38" s="7"/>
+    </row>
+    <row r="39" spans="2:41" ht="18.75" customHeight="1">
+      <c r="D39" s="194" t="s">
+        <v>78</v>
+      </c>
+      <c r="E39" s="194"/>
+      <c r="F39" s="243" t="s">
+        <v>79</v>
+      </c>
+      <c r="G39" s="243"/>
+      <c r="H39" s="243"/>
+      <c r="I39" s="243"/>
+      <c r="J39" s="243"/>
+      <c r="K39" s="243"/>
+      <c r="L39" s="243"/>
+      <c r="M39" s="243"/>
+      <c r="N39" s="243"/>
+      <c r="O39" s="243"/>
+      <c r="P39" s="243"/>
+      <c r="Q39" s="243"/>
+      <c r="R39" s="243"/>
+      <c r="S39" s="243"/>
+      <c r="T39" s="243"/>
+      <c r="U39" s="243"/>
+      <c r="V39" s="243"/>
+      <c r="W39" s="243"/>
+      <c r="X39" s="243"/>
+      <c r="Y39" s="243"/>
+      <c r="Z39" s="243"/>
+      <c r="AA39" s="243"/>
+      <c r="AB39" s="243"/>
+      <c r="AC39" s="243"/>
+      <c r="AD39" s="243"/>
+      <c r="AE39" s="243"/>
+      <c r="AF39" s="243"/>
+      <c r="AG39" s="243"/>
+      <c r="AH39" s="243"/>
+      <c r="AI39" s="243"/>
+      <c r="AJ39" s="243"/>
+      <c r="AK39" s="243"/>
+      <c r="AL39" s="243"/>
+      <c r="AM39" s="243"/>
+      <c r="AN39" s="243"/>
+    </row>
+    <row r="40" spans="2:41" ht="28.5" customHeight="1">
+      <c r="D40" s="124"/>
+      <c r="E40" s="124"/>
+      <c r="F40" s="244"/>
+      <c r="G40" s="244"/>
+      <c r="H40" s="244"/>
+      <c r="I40" s="244"/>
+      <c r="J40" s="244"/>
+      <c r="K40" s="244"/>
+      <c r="L40" s="244"/>
+      <c r="M40" s="244"/>
+      <c r="N40" s="244"/>
+      <c r="O40" s="244"/>
+      <c r="P40" s="244"/>
+      <c r="Q40" s="244"/>
+      <c r="R40" s="244"/>
+      <c r="S40" s="244"/>
+      <c r="T40" s="244"/>
+      <c r="U40" s="244"/>
+      <c r="V40" s="244"/>
+      <c r="W40" s="244"/>
+      <c r="X40" s="244"/>
+      <c r="Y40" s="244"/>
+      <c r="Z40" s="244"/>
+      <c r="AA40" s="244"/>
+      <c r="AB40" s="244"/>
+      <c r="AC40" s="244"/>
+      <c r="AD40" s="244"/>
+      <c r="AE40" s="244"/>
+      <c r="AF40" s="244"/>
+      <c r="AG40" s="244"/>
+      <c r="AH40" s="244"/>
+      <c r="AI40" s="244"/>
+      <c r="AJ40" s="244"/>
+      <c r="AK40" s="244"/>
+      <c r="AL40" s="244"/>
+      <c r="AM40" s="244"/>
+      <c r="AN40" s="244"/>
+    </row>
+    <row r="41" spans="2:41" ht="18.75" customHeight="1">
+      <c r="D41" s="195" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="195"/>
+      <c r="F41" s="245" t="s">
+        <v>80</v>
+      </c>
+      <c r="G41" s="245"/>
+      <c r="H41" s="245"/>
+      <c r="I41" s="245"/>
+      <c r="J41" s="245"/>
+      <c r="K41" s="245"/>
+      <c r="L41" s="245"/>
+      <c r="M41" s="245"/>
+      <c r="N41" s="245"/>
+      <c r="O41" s="245"/>
+      <c r="P41" s="245"/>
+      <c r="Q41" s="245"/>
+      <c r="R41" s="245"/>
+      <c r="S41" s="245"/>
+      <c r="T41" s="245"/>
+      <c r="U41" s="245"/>
+      <c r="V41" s="245"/>
+      <c r="W41" s="245"/>
+      <c r="X41" s="245"/>
+      <c r="Y41" s="245"/>
+      <c r="Z41" s="245"/>
+      <c r="AA41" s="245"/>
+      <c r="AB41" s="245"/>
+      <c r="AC41" s="245"/>
+      <c r="AD41" s="245"/>
+      <c r="AE41" s="245"/>
+      <c r="AF41" s="245"/>
+      <c r="AG41" s="245"/>
+      <c r="AH41" s="245"/>
+      <c r="AI41" s="245"/>
+      <c r="AJ41" s="245"/>
+      <c r="AK41" s="245"/>
+      <c r="AL41" s="245"/>
+      <c r="AM41" s="245"/>
+      <c r="AN41" s="245"/>
+    </row>
+    <row r="42" spans="2:41" ht="15" customHeight="1">
+      <c r="D42" s="122"/>
+      <c r="E42" s="122"/>
+      <c r="F42" s="245"/>
+      <c r="G42" s="245"/>
+      <c r="H42" s="245"/>
+      <c r="I42" s="245"/>
+      <c r="J42" s="245"/>
+      <c r="K42" s="245"/>
+      <c r="L42" s="245"/>
+      <c r="M42" s="245"/>
+      <c r="N42" s="245"/>
+      <c r="O42" s="245"/>
+      <c r="P42" s="245"/>
+      <c r="Q42" s="245"/>
+      <c r="R42" s="245"/>
+      <c r="S42" s="245"/>
+      <c r="T42" s="245"/>
+      <c r="U42" s="245"/>
+      <c r="V42" s="245"/>
+      <c r="W42" s="245"/>
+      <c r="X42" s="245"/>
+      <c r="Y42" s="245"/>
+      <c r="Z42" s="245"/>
+      <c r="AA42" s="245"/>
+      <c r="AB42" s="245"/>
+      <c r="AC42" s="245"/>
+      <c r="AD42" s="245"/>
+      <c r="AE42" s="245"/>
+      <c r="AF42" s="245"/>
+      <c r="AG42" s="245"/>
+      <c r="AH42" s="245"/>
+      <c r="AI42" s="245"/>
+      <c r="AJ42" s="245"/>
+      <c r="AK42" s="245"/>
+      <c r="AL42" s="245"/>
+      <c r="AM42" s="245"/>
+      <c r="AN42" s="245"/>
+    </row>
+    <row r="43" spans="2:41" ht="18.75" customHeight="1">
+      <c r="E43" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="F43" s="137"/>
-[...41 lines deleted...]
-      <c r="E44" s="137" t="s">
+      <c r="F43" s="197"/>
+      <c r="G43" s="197"/>
+      <c r="H43" s="197"/>
+      <c r="I43" s="197"/>
+      <c r="J43" s="197"/>
+      <c r="K43" s="197"/>
+      <c r="L43" s="197"/>
+      <c r="M43" s="197"/>
+      <c r="N43" s="197"/>
+      <c r="O43" s="197"/>
+      <c r="P43" s="197"/>
+      <c r="Q43" s="197"/>
+      <c r="R43" s="197"/>
+      <c r="S43" s="197"/>
+      <c r="T43" s="197"/>
+      <c r="U43" s="197"/>
+      <c r="V43" s="197"/>
+      <c r="W43" s="197"/>
+      <c r="X43" s="197"/>
+      <c r="Y43" s="197"/>
+      <c r="Z43" s="197"/>
+      <c r="AA43" s="197"/>
+      <c r="AB43" s="197"/>
+      <c r="AC43" s="197"/>
+      <c r="AD43" s="197"/>
+      <c r="AE43" s="197"/>
+      <c r="AF43" s="197"/>
+      <c r="AG43" s="197"/>
+      <c r="AH43" s="197"/>
+      <c r="AI43" s="197"/>
+      <c r="AJ43" s="197"/>
+      <c r="AK43" s="197"/>
+      <c r="AL43" s="197"/>
+      <c r="AM43" s="197"/>
+      <c r="AN43" s="197"/>
+    </row>
+    <row r="44" spans="2:41" ht="18.75" customHeight="1">
+      <c r="E44" s="197" t="s">
         <v>3</v>
       </c>
-      <c r="F44" s="137"/>
-[...165 lines deleted...]
-      <c r="AO47" s="197"/>
+      <c r="F44" s="197"/>
+      <c r="G44" s="197"/>
+      <c r="H44" s="197"/>
+      <c r="I44" s="197"/>
+      <c r="J44" s="197"/>
+      <c r="K44" s="197"/>
+      <c r="L44" s="197"/>
+      <c r="M44" s="197"/>
+      <c r="N44" s="197"/>
+      <c r="O44" s="197"/>
+      <c r="P44" s="197"/>
+      <c r="Q44" s="197"/>
+      <c r="R44" s="197"/>
+      <c r="S44" s="197"/>
+      <c r="T44" s="197"/>
+      <c r="U44" s="197"/>
+      <c r="V44" s="197"/>
+      <c r="W44" s="197"/>
+      <c r="X44" s="197"/>
+      <c r="Y44" s="197"/>
+      <c r="Z44" s="197"/>
+      <c r="AA44" s="197"/>
+      <c r="AB44" s="197"/>
+      <c r="AC44" s="197"/>
+      <c r="AD44" s="197"/>
+      <c r="AE44" s="197"/>
+      <c r="AF44" s="197"/>
+      <c r="AG44" s="197"/>
+      <c r="AH44" s="197"/>
+      <c r="AI44" s="197"/>
+      <c r="AJ44" s="197"/>
+      <c r="AK44" s="197"/>
+      <c r="AL44" s="197"/>
+      <c r="AM44" s="197"/>
+      <c r="AN44" s="197"/>
+    </row>
+    <row r="45" spans="2:41" ht="18.75" customHeight="1">
+      <c r="E45" s="36"/>
+      <c r="F45" s="36"/>
+      <c r="G45" s="36"/>
+      <c r="H45" s="36"/>
+      <c r="I45" s="36"/>
+      <c r="J45" s="36"/>
+      <c r="K45" s="36"/>
+      <c r="L45" s="36"/>
+      <c r="M45" s="36"/>
+      <c r="N45" s="36"/>
+      <c r="O45" s="36"/>
+      <c r="P45" s="36"/>
+      <c r="Q45" s="36"/>
+      <c r="R45" s="36"/>
+      <c r="S45" s="36"/>
+      <c r="T45" s="36"/>
+      <c r="U45" s="36"/>
+      <c r="V45" s="36"/>
+      <c r="W45" s="36"/>
+      <c r="X45" s="36"/>
+      <c r="Y45" s="36"/>
+      <c r="Z45" s="36"/>
+      <c r="AA45" s="36"/>
+      <c r="AB45" s="36"/>
+      <c r="AC45" s="36"/>
+      <c r="AD45" s="36"/>
+      <c r="AE45" s="35"/>
+    </row>
+    <row r="46" spans="2:41" ht="18.75" customHeight="1">
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+      <c r="I46" s="36"/>
+      <c r="J46" s="36"/>
+      <c r="K46" s="36"/>
+      <c r="L46" s="36"/>
+      <c r="M46" s="36"/>
+      <c r="N46" s="36"/>
+      <c r="O46" s="36"/>
+      <c r="P46" s="36"/>
+      <c r="Q46" s="36"/>
+      <c r="R46" s="36"/>
+      <c r="S46" s="36"/>
+      <c r="T46" s="36"/>
+      <c r="U46" s="36"/>
+      <c r="V46" s="36"/>
+      <c r="W46" s="36"/>
+      <c r="X46" s="36"/>
+      <c r="Y46" s="36"/>
+      <c r="Z46" s="36"/>
+      <c r="AA46" s="36"/>
+      <c r="AB46" s="36"/>
+      <c r="AC46" s="36"/>
+      <c r="AD46" s="36"/>
+      <c r="AE46" s="35"/>
+      <c r="AF46" s="196" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG46" s="196"/>
+      <c r="AH46" s="196"/>
+      <c r="AI46" s="196"/>
+      <c r="AJ46" s="196"/>
+      <c r="AK46" s="196"/>
+      <c r="AL46" s="196"/>
+      <c r="AM46" s="196"/>
+      <c r="AN46" s="196"/>
+      <c r="AO46" s="196"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="AF47:AO47"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="D36:J38"/>
     <mergeCell ref="F39:AN40"/>
     <mergeCell ref="F41:AN42"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="D30:O31"/>
     <mergeCell ref="Q30:AN31"/>
     <mergeCell ref="D32:O33"/>
     <mergeCell ref="Q32:AN33"/>
     <mergeCell ref="V34:W35"/>
     <mergeCell ref="AH34:AI35"/>
     <mergeCell ref="D34:O35"/>
-    <mergeCell ref="D39:E40"/>
     <mergeCell ref="B23:D28"/>
     <mergeCell ref="AE23:AL23"/>
     <mergeCell ref="AG24:AG25"/>
     <mergeCell ref="AJ24:AJ25"/>
     <mergeCell ref="E27:K28"/>
     <mergeCell ref="AJ28:AK28"/>
     <mergeCell ref="Y13:AC14"/>
     <mergeCell ref="AD13:AI14"/>
     <mergeCell ref="AJ13:AN14"/>
     <mergeCell ref="F23:J25"/>
+    <mergeCell ref="AK10:AL10"/>
+    <mergeCell ref="D13:X14"/>
     <mergeCell ref="B15:D22"/>
     <mergeCell ref="AE15:AL15"/>
     <mergeCell ref="AG16:AG17"/>
     <mergeCell ref="AJ16:AJ17"/>
     <mergeCell ref="F18:J19"/>
     <mergeCell ref="AJ19:AK21"/>
     <mergeCell ref="F20:J20"/>
     <mergeCell ref="E22:K22"/>
-    <mergeCell ref="D41:E42"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="AF46:AO46"/>
     <mergeCell ref="E44:AN44"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Z1:AE1"/>
     <mergeCell ref="AH1:AM1"/>
     <mergeCell ref="Z2:AE2"/>
     <mergeCell ref="AH2:AM2"/>
     <mergeCell ref="E43:AN43"/>
     <mergeCell ref="H5:R6"/>
     <mergeCell ref="D10:T10"/>
     <mergeCell ref="AE10:AF10"/>
     <mergeCell ref="N22:O22"/>
     <mergeCell ref="F15:J17"/>
     <mergeCell ref="AH10:AI10"/>
-    <mergeCell ref="AK10:AL10"/>
-    <mergeCell ref="D13:X14"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.57999999999999996" bottom="0.41" header="0.32" footer="0.17"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AN41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="C1:AN41"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="AP3" sqref="AP3:AQ3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="2.375" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
-    <col min="1" max="16384" width="2.33203125" style="85"/>
+    <col min="1" max="16384" width="2.375" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="18.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C1" s="218" t="s">
+    <row r="1" spans="3:39" ht="18.75" customHeight="1">
+      <c r="C1" s="271" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="271"/>
+      <c r="E1" s="271"/>
+      <c r="F1" s="271"/>
+      <c r="G1" s="271"/>
+      <c r="H1" s="271"/>
+      <c r="I1" s="271"/>
+      <c r="J1" s="271"/>
+      <c r="K1" s="271"/>
+      <c r="L1" s="271"/>
+      <c r="M1" s="271"/>
+      <c r="N1" s="271"/>
+      <c r="O1" s="271"/>
+      <c r="P1" s="271"/>
+      <c r="Q1" s="271"/>
+      <c r="R1" s="271"/>
+      <c r="S1" s="271"/>
+      <c r="T1" s="271"/>
+      <c r="U1" s="271"/>
+      <c r="V1" s="271"/>
+    </row>
+    <row r="3" spans="3:39" ht="18.75" customHeight="1">
+      <c r="C3" s="272" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3" s="273"/>
+      <c r="E3" s="273"/>
+      <c r="F3" s="273"/>
+      <c r="G3" s="273"/>
+      <c r="H3" s="273"/>
+      <c r="I3" s="274"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="77"/>
+      <c r="L3" s="77"/>
+      <c r="M3" s="77"/>
+      <c r="N3" s="77"/>
+      <c r="O3" s="77"/>
+      <c r="P3" s="77"/>
+      <c r="Q3" s="77"/>
+      <c r="R3" s="77"/>
+      <c r="S3" s="77"/>
+      <c r="T3" s="77"/>
+      <c r="U3" s="77"/>
+      <c r="V3" s="77"/>
+      <c r="W3" s="77"/>
+      <c r="X3" s="77"/>
+      <c r="Y3" s="77"/>
+      <c r="Z3" s="77"/>
+      <c r="AA3" s="77"/>
+      <c r="AB3" s="77"/>
+      <c r="AC3" s="77"/>
+      <c r="AD3" s="77"/>
+      <c r="AE3" s="77"/>
+      <c r="AF3" s="77"/>
+      <c r="AG3" s="77"/>
+      <c r="AH3" s="78"/>
+    </row>
+    <row r="4" spans="3:39" ht="18.75" customHeight="1">
+      <c r="C4" s="275" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="276"/>
+      <c r="E4" s="276"/>
+      <c r="F4" s="276"/>
+      <c r="G4" s="276"/>
+      <c r="H4" s="276"/>
+      <c r="I4" s="277"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="80"/>
+      <c r="AA4" s="80"/>
+      <c r="AB4" s="80"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="80"/>
+      <c r="AF4" s="80"/>
+      <c r="AG4" s="80"/>
+      <c r="AH4" s="81"/>
+    </row>
+    <row r="6" spans="3:39" ht="18.75" customHeight="1">
+      <c r="C6" s="82"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="278" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="278"/>
+      <c r="M6" s="278"/>
+      <c r="N6" s="278"/>
+      <c r="O6" s="278"/>
+      <c r="P6" s="278"/>
+      <c r="Q6" s="278"/>
+      <c r="R6" s="278"/>
+      <c r="S6" s="278"/>
+      <c r="T6" s="278"/>
+      <c r="U6" s="278"/>
+      <c r="V6" s="278"/>
+      <c r="W6" s="278"/>
+      <c r="X6" s="278"/>
+      <c r="Y6" s="278"/>
+      <c r="Z6" s="278"/>
+      <c r="AA6" s="278"/>
+      <c r="AB6" s="278"/>
+      <c r="AC6" s="278"/>
+      <c r="AD6" s="77"/>
+      <c r="AE6" s="77"/>
+      <c r="AF6" s="77"/>
+      <c r="AG6" s="77"/>
+      <c r="AH6" s="77"/>
+      <c r="AI6" s="77"/>
+      <c r="AJ6" s="77"/>
+      <c r="AK6" s="77"/>
+      <c r="AL6" s="78"/>
+    </row>
+    <row r="7" spans="3:39" ht="18.75" customHeight="1">
+      <c r="C7" s="83"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="84"/>
+      <c r="F7" s="84"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="84"/>
+      <c r="I7" s="84"/>
+      <c r="J7" s="84"/>
+      <c r="K7" s="279"/>
+      <c r="L7" s="279"/>
+      <c r="M7" s="279"/>
+      <c r="N7" s="279"/>
+      <c r="O7" s="279"/>
+      <c r="P7" s="279"/>
+      <c r="Q7" s="279"/>
+      <c r="R7" s="279"/>
+      <c r="S7" s="279"/>
+      <c r="T7" s="279"/>
+      <c r="U7" s="279"/>
+      <c r="V7" s="279"/>
+      <c r="W7" s="279"/>
+      <c r="X7" s="279"/>
+      <c r="Y7" s="279"/>
+      <c r="Z7" s="279"/>
+      <c r="AA7" s="279"/>
+      <c r="AB7" s="279"/>
+      <c r="AC7" s="279"/>
+      <c r="AD7" s="84"/>
+      <c r="AE7" s="84"/>
+      <c r="AF7" s="84"/>
+      <c r="AG7" s="84"/>
+      <c r="AH7" s="84"/>
+      <c r="AI7" s="84"/>
+      <c r="AJ7" s="84"/>
+      <c r="AK7" s="84"/>
+      <c r="AL7" s="85"/>
+    </row>
+    <row r="8" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C8" s="86"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="280" t="s">
         <v>41</v>
       </c>
-      <c r="D1" s="218"/>
-[...82 lines deleted...]
-      <c r="C3" s="219" t="s">
+      <c r="G8" s="280"/>
+      <c r="H8" s="280"/>
+      <c r="I8" s="280"/>
+      <c r="J8" s="280"/>
+      <c r="K8" s="280"/>
+      <c r="L8" s="280"/>
+      <c r="M8" s="280"/>
+      <c r="N8" s="280"/>
+      <c r="O8" s="280"/>
+      <c r="P8" s="280"/>
+      <c r="Q8" s="280"/>
+      <c r="R8" s="280"/>
+      <c r="S8" s="280"/>
+      <c r="T8" s="280"/>
+      <c r="U8" s="280"/>
+      <c r="V8" s="281"/>
+      <c r="W8" s="281"/>
+      <c r="X8" s="281"/>
+      <c r="Y8" s="281"/>
+      <c r="Z8" s="281"/>
+      <c r="AA8" s="88"/>
+      <c r="AB8" s="88"/>
+      <c r="AC8" s="89"/>
+      <c r="AD8" s="282" t="s">
         <v>42</v>
       </c>
-      <c r="D3" s="220"/>
-[...40 lines deleted...]
-      <c r="C4" s="222" t="s">
+      <c r="AE8" s="283"/>
+      <c r="AF8" s="283"/>
+      <c r="AG8" s="283"/>
+      <c r="AH8" s="283"/>
+      <c r="AI8" s="283"/>
+      <c r="AJ8" s="283"/>
+      <c r="AK8" s="283"/>
+      <c r="AL8" s="284"/>
+    </row>
+    <row r="9" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C9" s="285" t="s">
         <v>43</v>
       </c>
-      <c r="D4" s="223"/>
-[...90 lines deleted...]
-      <c r="K6" s="225" t="s">
+      <c r="D9" s="286"/>
+      <c r="E9" s="286"/>
+      <c r="F9" s="286"/>
+      <c r="G9" s="286"/>
+      <c r="H9" s="286"/>
+      <c r="I9" s="286"/>
+      <c r="J9" s="287" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="225"/>
-[...77 lines deleted...]
-      <c r="F8" s="227" t="s">
+      <c r="K9" s="287"/>
+      <c r="L9" s="287"/>
+      <c r="M9" s="287"/>
+      <c r="N9" s="287"/>
+      <c r="O9" s="287"/>
+      <c r="P9" s="287"/>
+      <c r="Q9" s="287"/>
+      <c r="R9" s="288" t="s">
         <v>45</v>
       </c>
-      <c r="G8" s="227"/>
-[...22 lines deleted...]
-      <c r="AD8" s="229" t="s">
+      <c r="S9" s="288"/>
+      <c r="T9" s="288"/>
+      <c r="U9" s="289"/>
+      <c r="V9" s="90"/>
+      <c r="W9" s="290" t="s">
         <v>46</v>
       </c>
-      <c r="AE8" s="230"/>
-[...13 lines deleted...]
-      <c r="C9" s="232" t="s">
+      <c r="X9" s="290"/>
+      <c r="Y9" s="290"/>
+      <c r="Z9" s="290"/>
+      <c r="AA9" s="290"/>
+      <c r="AB9" s="290"/>
+      <c r="AC9" s="91"/>
+      <c r="AD9" s="291" t="s">
         <v>47</v>
       </c>
-      <c r="D9" s="233"/>
-[...5 lines deleted...]
-      <c r="J9" s="234" t="s">
+      <c r="AE9" s="291"/>
+      <c r="AF9" s="291"/>
+      <c r="AG9" s="291"/>
+      <c r="AH9" s="291"/>
+      <c r="AI9" s="291"/>
+      <c r="AJ9" s="291"/>
+      <c r="AK9" s="291"/>
+      <c r="AL9" s="292"/>
+    </row>
+    <row r="10" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C10" s="293" t="s">
         <v>48</v>
       </c>
-      <c r="K9" s="234"/>
-[...6 lines deleted...]
-      <c r="R9" s="235" t="s">
+      <c r="D10" s="294"/>
+      <c r="E10" s="294"/>
+      <c r="F10" s="294"/>
+      <c r="G10" s="294"/>
+      <c r="H10" s="294"/>
+      <c r="I10" s="92"/>
+      <c r="J10" s="90"/>
+      <c r="K10" s="295" t="s">
         <v>49</v>
       </c>
-      <c r="S9" s="235"/>
-[...3 lines deleted...]
-      <c r="W9" s="237" t="s">
+      <c r="L10" s="295"/>
+      <c r="M10" s="295"/>
+      <c r="N10" s="295"/>
+      <c r="O10" s="295"/>
+      <c r="P10" s="295"/>
+      <c r="Q10" s="91"/>
+      <c r="R10" s="93"/>
+      <c r="S10" s="93"/>
+      <c r="T10" s="93"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="94"/>
+      <c r="W10" s="95"/>
+      <c r="X10" s="95"/>
+      <c r="Y10" s="95"/>
+      <c r="Z10" s="95"/>
+      <c r="AA10" s="95"/>
+      <c r="AB10" s="95"/>
+      <c r="AC10" s="96"/>
+      <c r="AD10" s="97"/>
+      <c r="AE10" s="87"/>
+      <c r="AF10" s="87"/>
+      <c r="AG10" s="87"/>
+      <c r="AH10" s="87"/>
+      <c r="AI10" s="87"/>
+      <c r="AJ10" s="87"/>
+      <c r="AK10" s="87"/>
+      <c r="AL10" s="98"/>
+    </row>
+    <row r="11" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C11" s="296" t="s">
         <v>50</v>
       </c>
-      <c r="X9" s="237"/>
-[...5 lines deleted...]
-      <c r="AD9" s="238" t="s">
+      <c r="D11" s="297"/>
+      <c r="E11" s="297"/>
+      <c r="F11" s="297"/>
+      <c r="G11" s="297"/>
+      <c r="H11" s="297"/>
+      <c r="I11" s="99"/>
+      <c r="J11" s="100"/>
+      <c r="K11" s="298" t="s">
         <v>51</v>
       </c>
-      <c r="AE9" s="238"/>
-[...13 lines deleted...]
-      <c r="C10" s="240" t="s">
+      <c r="L11" s="298"/>
+      <c r="M11" s="298"/>
+      <c r="N11" s="298"/>
+      <c r="O11" s="298"/>
+      <c r="P11" s="298"/>
+      <c r="Q11" s="101"/>
+      <c r="R11" s="99"/>
+      <c r="S11" s="99"/>
+      <c r="T11" s="99"/>
+      <c r="U11" s="99"/>
+      <c r="V11" s="100"/>
+      <c r="W11" s="99"/>
+      <c r="X11" s="99"/>
+      <c r="Y11" s="99"/>
+      <c r="Z11" s="99"/>
+      <c r="AA11" s="99"/>
+      <c r="AB11" s="99"/>
+      <c r="AC11" s="101"/>
+      <c r="AD11" s="102"/>
+      <c r="AL11" s="103"/>
+    </row>
+    <row r="12" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C12" s="296" t="s">
         <v>52</v>
       </c>
-      <c r="D10" s="241"/>
-[...6 lines deleted...]
-      <c r="K10" s="242" t="s">
+      <c r="D12" s="297"/>
+      <c r="E12" s="297"/>
+      <c r="F12" s="297"/>
+      <c r="G12" s="297"/>
+      <c r="H12" s="297"/>
+      <c r="I12" s="104"/>
+      <c r="J12" s="105"/>
+      <c r="K12" s="295" t="s">
         <v>53</v>
       </c>
-      <c r="L10" s="242"/>
-[...32 lines deleted...]
-      <c r="C11" s="243" t="s">
+      <c r="L12" s="295"/>
+      <c r="M12" s="295"/>
+      <c r="N12" s="295"/>
+      <c r="O12" s="295"/>
+      <c r="P12" s="295"/>
+      <c r="Q12" s="106"/>
+      <c r="R12" s="107"/>
+      <c r="S12" s="107"/>
+      <c r="T12" s="107"/>
+      <c r="U12" s="107"/>
+      <c r="V12" s="105"/>
+      <c r="W12" s="107"/>
+      <c r="X12" s="107"/>
+      <c r="Y12" s="107"/>
+      <c r="Z12" s="107"/>
+      <c r="AA12" s="107"/>
+      <c r="AB12" s="107"/>
+      <c r="AC12" s="106"/>
+      <c r="AD12" s="108"/>
+      <c r="AE12" s="109"/>
+      <c r="AF12" s="109"/>
+      <c r="AG12" s="109"/>
+      <c r="AH12" s="109"/>
+      <c r="AI12" s="109"/>
+      <c r="AJ12" s="109"/>
+      <c r="AK12" s="109"/>
+      <c r="AL12" s="110"/>
+      <c r="AM12" s="99"/>
+    </row>
+    <row r="13" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C13" s="296" t="s">
         <v>54</v>
       </c>
-      <c r="D11" s="244"/>
-[...6 lines deleted...]
-      <c r="K11" s="245" t="s">
+      <c r="D13" s="297"/>
+      <c r="E13" s="297"/>
+      <c r="F13" s="297"/>
+      <c r="G13" s="297"/>
+      <c r="H13" s="297"/>
+      <c r="I13" s="99"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="298" t="s">
         <v>55</v>
       </c>
-      <c r="L11" s="245"/>
-[...32 lines deleted...]
-      <c r="C12" s="243" t="s">
+      <c r="L13" s="298"/>
+      <c r="M13" s="298"/>
+      <c r="N13" s="298"/>
+      <c r="O13" s="298"/>
+      <c r="P13" s="298"/>
+      <c r="Q13" s="101"/>
+      <c r="R13" s="99"/>
+      <c r="S13" s="99"/>
+      <c r="T13" s="99"/>
+      <c r="U13" s="99"/>
+      <c r="V13" s="100"/>
+      <c r="W13" s="99"/>
+      <c r="X13" s="99"/>
+      <c r="Y13" s="99"/>
+      <c r="Z13" s="99"/>
+      <c r="AA13" s="99"/>
+      <c r="AB13" s="99"/>
+      <c r="AC13" s="101"/>
+      <c r="AD13" s="102"/>
+      <c r="AL13" s="103"/>
+    </row>
+    <row r="14" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C14" s="296" t="s">
         <v>56</v>
       </c>
-      <c r="D12" s="244"/>
-[...6 lines deleted...]
-      <c r="K12" s="242" t="s">
+      <c r="D14" s="297"/>
+      <c r="E14" s="297"/>
+      <c r="F14" s="297"/>
+      <c r="G14" s="297"/>
+      <c r="H14" s="297"/>
+      <c r="I14" s="99"/>
+      <c r="J14" s="301" t="s">
         <v>57</v>
       </c>
-      <c r="L12" s="242"/>
-[...32 lines deleted...]
-      <c r="C13" s="243" t="s">
+      <c r="K14" s="290"/>
+      <c r="L14" s="290"/>
+      <c r="M14" s="290"/>
+      <c r="N14" s="290"/>
+      <c r="O14" s="290"/>
+      <c r="P14" s="290"/>
+      <c r="Q14" s="302"/>
+      <c r="R14" s="93"/>
+      <c r="S14" s="93"/>
+      <c r="T14" s="93"/>
+      <c r="U14" s="93"/>
+      <c r="V14" s="90"/>
+      <c r="W14" s="93"/>
+      <c r="X14" s="93"/>
+      <c r="Y14" s="93"/>
+      <c r="Z14" s="93"/>
+      <c r="AA14" s="93"/>
+      <c r="AB14" s="93"/>
+      <c r="AC14" s="91"/>
+      <c r="AD14" s="97"/>
+      <c r="AE14" s="87"/>
+      <c r="AF14" s="87"/>
+      <c r="AG14" s="87"/>
+      <c r="AH14" s="87"/>
+      <c r="AI14" s="87"/>
+      <c r="AJ14" s="87"/>
+      <c r="AK14" s="87"/>
+      <c r="AL14" s="98"/>
+    </row>
+    <row r="15" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C15" s="111"/>
+      <c r="D15" s="99"/>
+      <c r="E15" s="99"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="303" t="s">
         <v>58</v>
       </c>
-      <c r="D13" s="244"/>
-[...6 lines deleted...]
-      <c r="K13" s="245" t="s">
+      <c r="K15" s="295"/>
+      <c r="L15" s="295"/>
+      <c r="M15" s="295"/>
+      <c r="N15" s="295"/>
+      <c r="O15" s="295"/>
+      <c r="P15" s="295"/>
+      <c r="Q15" s="304"/>
+      <c r="R15" s="99"/>
+      <c r="S15" s="99"/>
+      <c r="T15" s="99"/>
+      <c r="U15" s="99"/>
+      <c r="V15" s="100"/>
+      <c r="W15" s="99"/>
+      <c r="X15" s="99"/>
+      <c r="Y15" s="99"/>
+      <c r="Z15" s="99"/>
+      <c r="AA15" s="99"/>
+      <c r="AB15" s="99"/>
+      <c r="AC15" s="101"/>
+      <c r="AD15" s="102"/>
+      <c r="AL15" s="103"/>
+    </row>
+    <row r="16" spans="3:39" ht="24.95" customHeight="1">
+      <c r="C16" s="112"/>
+      <c r="D16" s="113"/>
+      <c r="E16" s="113"/>
+      <c r="F16" s="113"/>
+      <c r="G16" s="113"/>
+      <c r="H16" s="113"/>
+      <c r="I16" s="113"/>
+      <c r="J16" s="114"/>
+      <c r="K16" s="299" t="s">
         <v>59</v>
       </c>
-      <c r="L13" s="245"/>
-[...32 lines deleted...]
-      <c r="C14" s="243" t="s">
+      <c r="L16" s="299"/>
+      <c r="M16" s="299"/>
+      <c r="N16" s="299"/>
+      <c r="O16" s="299"/>
+      <c r="P16" s="299"/>
+      <c r="Q16" s="115"/>
+      <c r="R16" s="116"/>
+      <c r="S16" s="116"/>
+      <c r="T16" s="116"/>
+      <c r="U16" s="116"/>
+      <c r="V16" s="114"/>
+      <c r="W16" s="116"/>
+      <c r="X16" s="116"/>
+      <c r="Y16" s="116"/>
+      <c r="Z16" s="116"/>
+      <c r="AA16" s="116"/>
+      <c r="AB16" s="116"/>
+      <c r="AC16" s="115"/>
+      <c r="AD16" s="117"/>
+      <c r="AE16" s="118"/>
+      <c r="AF16" s="118"/>
+      <c r="AG16" s="118"/>
+      <c r="AH16" s="118"/>
+      <c r="AI16" s="118"/>
+      <c r="AJ16" s="118"/>
+      <c r="AK16" s="118"/>
+      <c r="AL16" s="119"/>
+    </row>
+    <row r="18" spans="3:38" ht="18.75" customHeight="1">
+      <c r="L18" s="120"/>
+      <c r="M18" s="300" t="s">
         <v>60</v>
       </c>
-      <c r="D14" s="244"/>
-[...1179 lines deleted...]
-      <c r="AN41" s="197"/>
+      <c r="N18" s="300"/>
+      <c r="O18" s="300"/>
+      <c r="P18" s="300"/>
+      <c r="Q18" s="300"/>
+      <c r="R18" s="300"/>
+      <c r="S18" s="300"/>
+      <c r="T18" s="300"/>
+      <c r="U18" s="300"/>
+      <c r="V18" s="300"/>
+      <c r="W18" s="300"/>
+      <c r="X18" s="300"/>
+      <c r="Y18" s="300"/>
+      <c r="Z18" s="300"/>
+      <c r="AA18" s="300"/>
+      <c r="AB18" s="120"/>
+      <c r="AC18" s="120"/>
+    </row>
+    <row r="19" spans="3:38" ht="18.75" customHeight="1">
+      <c r="K19" s="120"/>
+      <c r="L19" s="120"/>
+      <c r="M19" s="300"/>
+      <c r="N19" s="300"/>
+      <c r="O19" s="300"/>
+      <c r="P19" s="300"/>
+      <c r="Q19" s="300"/>
+      <c r="R19" s="300"/>
+      <c r="S19" s="300"/>
+      <c r="T19" s="300"/>
+      <c r="U19" s="300"/>
+      <c r="V19" s="300"/>
+      <c r="W19" s="300"/>
+      <c r="X19" s="300"/>
+      <c r="Y19" s="300"/>
+      <c r="Z19" s="300"/>
+      <c r="AA19" s="300"/>
+      <c r="AB19" s="120"/>
+      <c r="AC19" s="120"/>
+    </row>
+    <row r="21" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C21" s="87"/>
+      <c r="D21" s="87"/>
+      <c r="E21" s="87"/>
+      <c r="F21" s="87"/>
+      <c r="G21" s="87"/>
+      <c r="H21" s="87"/>
+      <c r="I21" s="87"/>
+      <c r="J21" s="87"/>
+      <c r="K21" s="87"/>
+      <c r="L21" s="87"/>
+      <c r="M21" s="87"/>
+      <c r="N21" s="87"/>
+      <c r="O21" s="87"/>
+      <c r="P21" s="87"/>
+      <c r="Q21" s="87"/>
+      <c r="R21" s="87"/>
+      <c r="S21" s="87"/>
+      <c r="T21" s="87"/>
+      <c r="U21" s="87"/>
+      <c r="V21" s="87"/>
+      <c r="W21" s="87"/>
+      <c r="X21" s="87"/>
+      <c r="Y21" s="87"/>
+      <c r="Z21" s="87"/>
+      <c r="AA21" s="87"/>
+      <c r="AB21" s="87"/>
+      <c r="AC21" s="87"/>
+      <c r="AD21" s="87"/>
+      <c r="AE21" s="87"/>
+      <c r="AF21" s="87"/>
+      <c r="AG21" s="87"/>
+      <c r="AH21" s="87"/>
+      <c r="AI21" s="87"/>
+      <c r="AJ21" s="87"/>
+      <c r="AK21" s="87"/>
+      <c r="AL21" s="87"/>
+    </row>
+    <row r="22" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C22" s="87"/>
+      <c r="D22" s="87"/>
+      <c r="E22" s="87"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="I22" s="87"/>
+      <c r="J22" s="87"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
+      <c r="N22" s="87"/>
+      <c r="O22" s="87"/>
+      <c r="P22" s="87"/>
+      <c r="Q22" s="87"/>
+      <c r="R22" s="87"/>
+      <c r="S22" s="87"/>
+      <c r="T22" s="87"/>
+      <c r="U22" s="87"/>
+      <c r="V22" s="87"/>
+      <c r="W22" s="87"/>
+      <c r="X22" s="87"/>
+      <c r="Y22" s="87"/>
+      <c r="Z22" s="87"/>
+      <c r="AA22" s="87"/>
+      <c r="AB22" s="87"/>
+      <c r="AC22" s="87"/>
+      <c r="AD22" s="87"/>
+      <c r="AE22" s="87"/>
+      <c r="AF22" s="87"/>
+      <c r="AG22" s="87"/>
+      <c r="AH22" s="87"/>
+      <c r="AI22" s="87"/>
+      <c r="AJ22" s="87"/>
+      <c r="AK22" s="87"/>
+      <c r="AL22" s="87"/>
+    </row>
+    <row r="23" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C23" s="87"/>
+      <c r="D23" s="87"/>
+      <c r="E23" s="87"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="87"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+      <c r="K23" s="87"/>
+      <c r="L23" s="87"/>
+      <c r="M23" s="87"/>
+      <c r="N23" s="87"/>
+      <c r="O23" s="87"/>
+      <c r="P23" s="87"/>
+      <c r="Q23" s="87"/>
+      <c r="R23" s="87"/>
+      <c r="S23" s="87"/>
+      <c r="T23" s="87"/>
+      <c r="U23" s="87"/>
+      <c r="V23" s="87"/>
+      <c r="W23" s="87"/>
+      <c r="X23" s="87"/>
+      <c r="Y23" s="87"/>
+      <c r="Z23" s="87"/>
+      <c r="AA23" s="87"/>
+      <c r="AB23" s="87"/>
+      <c r="AC23" s="87"/>
+      <c r="AD23" s="87"/>
+      <c r="AE23" s="87"/>
+      <c r="AF23" s="87"/>
+      <c r="AG23" s="87"/>
+      <c r="AH23" s="87"/>
+      <c r="AI23" s="87"/>
+      <c r="AJ23" s="87"/>
+      <c r="AK23" s="87"/>
+      <c r="AL23" s="87"/>
+    </row>
+    <row r="24" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C24" s="87"/>
+      <c r="D24" s="87"/>
+      <c r="E24" s="87"/>
+      <c r="F24" s="87"/>
+      <c r="G24" s="87"/>
+      <c r="H24" s="87"/>
+      <c r="I24" s="87"/>
+      <c r="J24" s="87"/>
+      <c r="K24" s="87"/>
+      <c r="L24" s="87"/>
+      <c r="M24" s="87"/>
+      <c r="N24" s="87"/>
+      <c r="O24" s="87"/>
+      <c r="P24" s="87"/>
+      <c r="Q24" s="87"/>
+      <c r="R24" s="87"/>
+      <c r="S24" s="87"/>
+      <c r="T24" s="87"/>
+      <c r="U24" s="87"/>
+      <c r="V24" s="87"/>
+      <c r="W24" s="87"/>
+      <c r="X24" s="87"/>
+      <c r="Y24" s="87"/>
+      <c r="Z24" s="87"/>
+      <c r="AA24" s="87"/>
+      <c r="AB24" s="87"/>
+      <c r="AC24" s="87"/>
+      <c r="AD24" s="87"/>
+      <c r="AE24" s="87"/>
+      <c r="AF24" s="87"/>
+      <c r="AG24" s="87"/>
+      <c r="AH24" s="87"/>
+      <c r="AI24" s="87"/>
+      <c r="AJ24" s="87"/>
+      <c r="AK24" s="87"/>
+      <c r="AL24" s="87"/>
+    </row>
+    <row r="25" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C25" s="87"/>
+      <c r="D25" s="87"/>
+      <c r="E25" s="87"/>
+      <c r="F25" s="87"/>
+      <c r="G25" s="87"/>
+      <c r="H25" s="87"/>
+      <c r="I25" s="87"/>
+      <c r="J25" s="87"/>
+      <c r="K25" s="87"/>
+      <c r="L25" s="87"/>
+      <c r="M25" s="87"/>
+      <c r="N25" s="87"/>
+      <c r="O25" s="87"/>
+      <c r="P25" s="87"/>
+      <c r="Q25" s="87"/>
+      <c r="R25" s="87"/>
+      <c r="S25" s="87"/>
+      <c r="T25" s="87"/>
+      <c r="U25" s="87"/>
+      <c r="V25" s="87"/>
+      <c r="W25" s="87"/>
+      <c r="X25" s="87"/>
+      <c r="Y25" s="87"/>
+      <c r="Z25" s="87"/>
+      <c r="AA25" s="87"/>
+      <c r="AB25" s="87"/>
+      <c r="AC25" s="87"/>
+      <c r="AD25" s="87"/>
+      <c r="AE25" s="87"/>
+      <c r="AF25" s="87"/>
+      <c r="AG25" s="87"/>
+      <c r="AH25" s="87"/>
+      <c r="AI25" s="87"/>
+      <c r="AJ25" s="87"/>
+      <c r="AK25" s="87"/>
+      <c r="AL25" s="87"/>
+    </row>
+    <row r="26" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C26" s="87"/>
+      <c r="D26" s="87"/>
+      <c r="E26" s="87"/>
+      <c r="F26" s="87"/>
+      <c r="G26" s="87"/>
+      <c r="H26" s="87"/>
+      <c r="I26" s="87"/>
+      <c r="J26" s="87"/>
+      <c r="K26" s="87"/>
+      <c r="L26" s="87"/>
+      <c r="M26" s="87"/>
+      <c r="N26" s="87"/>
+      <c r="O26" s="87"/>
+      <c r="P26" s="87"/>
+      <c r="Q26" s="87"/>
+      <c r="R26" s="87"/>
+      <c r="S26" s="87"/>
+      <c r="T26" s="87"/>
+      <c r="U26" s="87"/>
+      <c r="V26" s="87"/>
+      <c r="W26" s="87"/>
+      <c r="X26" s="87"/>
+      <c r="Y26" s="87"/>
+      <c r="Z26" s="87"/>
+      <c r="AA26" s="87"/>
+      <c r="AB26" s="87"/>
+      <c r="AC26" s="87"/>
+      <c r="AD26" s="87"/>
+      <c r="AE26" s="87"/>
+      <c r="AF26" s="87"/>
+      <c r="AG26" s="87"/>
+      <c r="AH26" s="87"/>
+      <c r="AI26" s="87"/>
+      <c r="AJ26" s="87"/>
+      <c r="AK26" s="87"/>
+      <c r="AL26" s="87"/>
+    </row>
+    <row r="27" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C27" s="87"/>
+      <c r="D27" s="87"/>
+      <c r="E27" s="87"/>
+      <c r="F27" s="87"/>
+      <c r="G27" s="87"/>
+      <c r="H27" s="87"/>
+      <c r="I27" s="87"/>
+      <c r="J27" s="87"/>
+      <c r="K27" s="87"/>
+      <c r="L27" s="87"/>
+      <c r="M27" s="87"/>
+      <c r="N27" s="87"/>
+      <c r="O27" s="87"/>
+      <c r="P27" s="87"/>
+      <c r="Q27" s="87"/>
+      <c r="R27" s="87"/>
+      <c r="S27" s="87"/>
+      <c r="T27" s="87"/>
+      <c r="U27" s="87"/>
+      <c r="V27" s="87"/>
+      <c r="W27" s="87"/>
+      <c r="X27" s="87"/>
+      <c r="Y27" s="87"/>
+      <c r="Z27" s="87"/>
+      <c r="AA27" s="87"/>
+      <c r="AB27" s="87"/>
+      <c r="AC27" s="87"/>
+      <c r="AD27" s="87"/>
+      <c r="AE27" s="87"/>
+      <c r="AF27" s="87"/>
+      <c r="AG27" s="87"/>
+      <c r="AH27" s="87"/>
+      <c r="AI27" s="87"/>
+      <c r="AJ27" s="87"/>
+      <c r="AK27" s="87"/>
+      <c r="AL27" s="87"/>
+    </row>
+    <row r="28" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C28" s="87"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="87"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="87"/>
+      <c r="M28" s="87"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="87"/>
+      <c r="P28" s="87"/>
+      <c r="Q28" s="87"/>
+      <c r="R28" s="87"/>
+      <c r="S28" s="87"/>
+      <c r="T28" s="87"/>
+      <c r="U28" s="87"/>
+      <c r="V28" s="87"/>
+      <c r="W28" s="87"/>
+      <c r="X28" s="87"/>
+      <c r="Y28" s="87"/>
+      <c r="Z28" s="87"/>
+      <c r="AA28" s="87"/>
+      <c r="AB28" s="87"/>
+      <c r="AC28" s="87"/>
+      <c r="AD28" s="87"/>
+      <c r="AE28" s="87"/>
+      <c r="AF28" s="87"/>
+      <c r="AG28" s="87"/>
+      <c r="AH28" s="87"/>
+      <c r="AI28" s="87"/>
+      <c r="AJ28" s="87"/>
+      <c r="AK28" s="87"/>
+      <c r="AL28" s="87"/>
+    </row>
+    <row r="29" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C29" s="87"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="87"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="87"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="87"/>
+      <c r="L29" s="87"/>
+      <c r="M29" s="87"/>
+      <c r="N29" s="87"/>
+      <c r="O29" s="87"/>
+      <c r="P29" s="87"/>
+      <c r="Q29" s="87"/>
+      <c r="R29" s="87"/>
+      <c r="S29" s="87"/>
+      <c r="T29" s="87"/>
+      <c r="U29" s="87"/>
+      <c r="V29" s="87"/>
+      <c r="W29" s="87"/>
+      <c r="X29" s="87"/>
+      <c r="Y29" s="87"/>
+      <c r="Z29" s="87"/>
+      <c r="AA29" s="87"/>
+      <c r="AB29" s="87"/>
+      <c r="AC29" s="87"/>
+      <c r="AD29" s="87"/>
+      <c r="AE29" s="87"/>
+      <c r="AF29" s="87"/>
+      <c r="AG29" s="87"/>
+      <c r="AH29" s="87"/>
+      <c r="AI29" s="87"/>
+      <c r="AJ29" s="87"/>
+      <c r="AK29" s="87"/>
+      <c r="AL29" s="87"/>
+    </row>
+    <row r="30" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="87"/>
+      <c r="M30" s="87"/>
+      <c r="N30" s="87"/>
+      <c r="O30" s="87"/>
+      <c r="P30" s="87"/>
+      <c r="Q30" s="87"/>
+      <c r="R30" s="87"/>
+      <c r="S30" s="87"/>
+      <c r="T30" s="87"/>
+      <c r="U30" s="87"/>
+      <c r="V30" s="87"/>
+      <c r="W30" s="87"/>
+      <c r="X30" s="87"/>
+      <c r="Y30" s="87"/>
+      <c r="Z30" s="87"/>
+      <c r="AA30" s="87"/>
+      <c r="AB30" s="87"/>
+      <c r="AC30" s="87"/>
+      <c r="AD30" s="87"/>
+      <c r="AE30" s="87"/>
+      <c r="AF30" s="87"/>
+      <c r="AG30" s="87"/>
+      <c r="AH30" s="87"/>
+      <c r="AI30" s="87"/>
+      <c r="AJ30" s="87"/>
+      <c r="AK30" s="87"/>
+      <c r="AL30" s="87"/>
+    </row>
+    <row r="31" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C31" s="87"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="87"/>
+      <c r="I31" s="87"/>
+      <c r="J31" s="87"/>
+      <c r="K31" s="87"/>
+      <c r="L31" s="87"/>
+      <c r="M31" s="87"/>
+      <c r="N31" s="87"/>
+      <c r="O31" s="87"/>
+      <c r="P31" s="87"/>
+      <c r="Q31" s="87"/>
+      <c r="R31" s="87"/>
+      <c r="S31" s="87"/>
+      <c r="T31" s="87"/>
+      <c r="U31" s="87"/>
+      <c r="V31" s="87"/>
+      <c r="W31" s="87"/>
+      <c r="X31" s="87"/>
+      <c r="Y31" s="87"/>
+      <c r="Z31" s="87"/>
+      <c r="AA31" s="87"/>
+      <c r="AB31" s="87"/>
+      <c r="AC31" s="87"/>
+      <c r="AD31" s="87"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="87"/>
+      <c r="AI31" s="87"/>
+      <c r="AJ31" s="87"/>
+      <c r="AK31" s="87"/>
+      <c r="AL31" s="87"/>
+    </row>
+    <row r="32" spans="3:38" ht="18.75" customHeight="1">
+      <c r="C32" s="87"/>
+      <c r="D32" s="87"/>
+      <c r="E32" s="87"/>
+      <c r="F32" s="87"/>
+      <c r="G32" s="87"/>
+      <c r="H32" s="87"/>
+      <c r="I32" s="87"/>
+      <c r="J32" s="87"/>
+      <c r="K32" s="87"/>
+      <c r="L32" s="87"/>
+      <c r="M32" s="87"/>
+      <c r="N32" s="87"/>
+      <c r="O32" s="87"/>
+      <c r="P32" s="87"/>
+      <c r="Q32" s="87"/>
+      <c r="R32" s="87"/>
+      <c r="S32" s="87"/>
+      <c r="T32" s="87"/>
+      <c r="U32" s="87"/>
+      <c r="V32" s="87"/>
+      <c r="W32" s="87"/>
+      <c r="X32" s="87"/>
+      <c r="Y32" s="87"/>
+      <c r="Z32" s="87"/>
+      <c r="AA32" s="87"/>
+      <c r="AB32" s="87"/>
+      <c r="AC32" s="87"/>
+      <c r="AD32" s="87"/>
+      <c r="AE32" s="87"/>
+      <c r="AF32" s="87"/>
+      <c r="AG32" s="87"/>
+      <c r="AH32" s="87"/>
+      <c r="AI32" s="87"/>
+      <c r="AJ32" s="87"/>
+      <c r="AK32" s="87"/>
+      <c r="AL32" s="87"/>
+    </row>
+    <row r="33" spans="3:40" ht="18.75" customHeight="1">
+      <c r="C33" s="87"/>
+      <c r="D33" s="87"/>
+      <c r="E33" s="87"/>
+      <c r="F33" s="87"/>
+      <c r="G33" s="87"/>
+      <c r="H33" s="87"/>
+      <c r="I33" s="87"/>
+      <c r="J33" s="87"/>
+      <c r="K33" s="87"/>
+      <c r="L33" s="87"/>
+      <c r="M33" s="87"/>
+      <c r="N33" s="87"/>
+      <c r="O33" s="87"/>
+      <c r="P33" s="87"/>
+      <c r="Q33" s="87"/>
+      <c r="R33" s="87"/>
+      <c r="S33" s="87"/>
+      <c r="T33" s="87"/>
+      <c r="U33" s="87"/>
+      <c r="V33" s="87"/>
+      <c r="W33" s="87"/>
+      <c r="X33" s="87"/>
+      <c r="Y33" s="87"/>
+      <c r="Z33" s="87"/>
+      <c r="AA33" s="87"/>
+      <c r="AB33" s="87"/>
+      <c r="AC33" s="87"/>
+      <c r="AD33" s="87"/>
+      <c r="AE33" s="87"/>
+      <c r="AF33" s="87"/>
+      <c r="AG33" s="87"/>
+      <c r="AH33" s="87"/>
+      <c r="AI33" s="87"/>
+      <c r="AJ33" s="87"/>
+      <c r="AK33" s="87"/>
+      <c r="AL33" s="87"/>
+    </row>
+    <row r="34" spans="3:40" ht="18.75" customHeight="1">
+      <c r="C34" s="87"/>
+      <c r="D34" s="87"/>
+      <c r="E34" s="87"/>
+      <c r="F34" s="87"/>
+      <c r="G34" s="87"/>
+      <c r="H34" s="87"/>
+      <c r="I34" s="87"/>
+      <c r="J34" s="87"/>
+      <c r="K34" s="87"/>
+      <c r="L34" s="87"/>
+      <c r="M34" s="87"/>
+      <c r="N34" s="87"/>
+      <c r="O34" s="87"/>
+      <c r="P34" s="87"/>
+      <c r="Q34" s="87"/>
+      <c r="R34" s="87"/>
+      <c r="S34" s="87"/>
+      <c r="T34" s="87"/>
+      <c r="U34" s="87"/>
+      <c r="V34" s="87"/>
+      <c r="W34" s="87"/>
+      <c r="X34" s="87"/>
+      <c r="Y34" s="87"/>
+      <c r="Z34" s="87"/>
+      <c r="AA34" s="87"/>
+      <c r="AB34" s="87"/>
+      <c r="AC34" s="87"/>
+      <c r="AD34" s="87"/>
+      <c r="AE34" s="87"/>
+      <c r="AF34" s="87"/>
+      <c r="AG34" s="87"/>
+      <c r="AH34" s="87"/>
+      <c r="AI34" s="87"/>
+      <c r="AJ34" s="87"/>
+      <c r="AK34" s="87"/>
+      <c r="AL34" s="87"/>
+    </row>
+    <row r="35" spans="3:40" ht="18.75" customHeight="1">
+      <c r="C35" s="87"/>
+      <c r="D35" s="87"/>
+      <c r="E35" s="87"/>
+      <c r="F35" s="87"/>
+      <c r="G35" s="87"/>
+      <c r="H35" s="87"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="87"/>
+      <c r="K35" s="87"/>
+      <c r="L35" s="87"/>
+      <c r="M35" s="87"/>
+      <c r="N35" s="87"/>
+      <c r="O35" s="87"/>
+      <c r="P35" s="87"/>
+      <c r="Q35" s="87"/>
+      <c r="R35" s="87"/>
+      <c r="S35" s="87"/>
+      <c r="T35" s="87"/>
+      <c r="U35" s="87"/>
+      <c r="V35" s="87"/>
+      <c r="W35" s="87"/>
+      <c r="X35" s="87"/>
+      <c r="Y35" s="87"/>
+      <c r="Z35" s="87"/>
+      <c r="AA35" s="87"/>
+      <c r="AB35" s="87"/>
+      <c r="AC35" s="87"/>
+      <c r="AD35" s="87"/>
+      <c r="AE35" s="87"/>
+      <c r="AF35" s="87"/>
+      <c r="AG35" s="87"/>
+      <c r="AH35" s="87"/>
+      <c r="AI35" s="87"/>
+      <c r="AJ35" s="87"/>
+      <c r="AK35" s="87"/>
+      <c r="AL35" s="87"/>
+    </row>
+    <row r="36" spans="3:40" ht="18.75" customHeight="1">
+      <c r="C36" s="87"/>
+      <c r="D36" s="87"/>
+      <c r="E36" s="87"/>
+      <c r="F36" s="87"/>
+      <c r="G36" s="87"/>
+      <c r="H36" s="87"/>
+      <c r="I36" s="87"/>
+      <c r="J36" s="87"/>
+      <c r="K36" s="87"/>
+      <c r="L36" s="87"/>
+      <c r="M36" s="87"/>
+      <c r="N36" s="87"/>
+      <c r="O36" s="87"/>
+      <c r="P36" s="87"/>
+      <c r="Q36" s="87"/>
+      <c r="R36" s="87"/>
+      <c r="S36" s="87"/>
+      <c r="T36" s="87"/>
+      <c r="U36" s="87"/>
+      <c r="V36" s="87"/>
+      <c r="W36" s="87"/>
+      <c r="X36" s="87"/>
+      <c r="Y36" s="87"/>
+      <c r="Z36" s="87"/>
+      <c r="AA36" s="87"/>
+      <c r="AB36" s="87"/>
+      <c r="AC36" s="87"/>
+      <c r="AD36" s="87"/>
+      <c r="AE36" s="87"/>
+      <c r="AF36" s="87"/>
+      <c r="AG36" s="87"/>
+      <c r="AH36" s="87"/>
+      <c r="AI36" s="87"/>
+      <c r="AJ36" s="87"/>
+      <c r="AK36" s="87"/>
+      <c r="AL36" s="87"/>
+    </row>
+    <row r="37" spans="3:40" ht="18.75" customHeight="1">
+      <c r="C37" s="87"/>
+      <c r="D37" s="87"/>
+      <c r="E37" s="87"/>
+      <c r="F37" s="87"/>
+      <c r="G37" s="87"/>
+      <c r="H37" s="87"/>
+      <c r="I37" s="87"/>
+      <c r="J37" s="87"/>
+      <c r="K37" s="87"/>
+      <c r="L37" s="87"/>
+      <c r="M37" s="87"/>
+      <c r="N37" s="87"/>
+      <c r="O37" s="87"/>
+      <c r="P37" s="87"/>
+      <c r="Q37" s="87"/>
+      <c r="R37" s="87"/>
+      <c r="S37" s="87"/>
+      <c r="T37" s="87"/>
+      <c r="U37" s="87"/>
+      <c r="V37" s="87"/>
+      <c r="W37" s="87"/>
+      <c r="X37" s="87"/>
+      <c r="Y37" s="87"/>
+      <c r="Z37" s="87"/>
+      <c r="AA37" s="87"/>
+      <c r="AB37" s="87"/>
+      <c r="AC37" s="87"/>
+      <c r="AD37" s="87"/>
+      <c r="AE37" s="87"/>
+      <c r="AF37" s="87"/>
+      <c r="AG37" s="87"/>
+      <c r="AH37" s="87"/>
+      <c r="AI37" s="87"/>
+      <c r="AJ37" s="87"/>
+      <c r="AK37" s="87"/>
+      <c r="AL37" s="87"/>
+    </row>
+    <row r="38" spans="3:40" ht="18.75" customHeight="1">
+      <c r="C38" s="87"/>
+      <c r="D38" s="87"/>
+      <c r="E38" s="87"/>
+      <c r="F38" s="87"/>
+      <c r="G38" s="87"/>
+      <c r="H38" s="87"/>
+      <c r="I38" s="87"/>
+      <c r="J38" s="87"/>
+      <c r="K38" s="87"/>
+      <c r="L38" s="87"/>
+      <c r="M38" s="87"/>
+      <c r="N38" s="87"/>
+      <c r="O38" s="87"/>
+      <c r="P38" s="87"/>
+      <c r="Q38" s="87"/>
+      <c r="R38" s="87"/>
+      <c r="S38" s="87"/>
+      <c r="T38" s="87"/>
+      <c r="U38" s="87"/>
+      <c r="V38" s="87"/>
+      <c r="W38" s="87"/>
+      <c r="X38" s="87"/>
+      <c r="Y38" s="87"/>
+      <c r="Z38" s="87"/>
+      <c r="AA38" s="87"/>
+      <c r="AB38" s="87"/>
+      <c r="AC38" s="87"/>
+      <c r="AD38" s="87"/>
+      <c r="AE38" s="87"/>
+      <c r="AF38" s="87"/>
+      <c r="AG38" s="87"/>
+      <c r="AH38" s="87"/>
+      <c r="AI38" s="87"/>
+      <c r="AJ38" s="87"/>
+      <c r="AK38" s="87"/>
+      <c r="AL38" s="87"/>
+    </row>
+    <row r="39" spans="3:40" ht="18.75" customHeight="1">
+      <c r="C39" s="87"/>
+      <c r="D39" s="87"/>
+      <c r="E39" s="87"/>
+      <c r="F39" s="87"/>
+      <c r="G39" s="87"/>
+      <c r="H39" s="87"/>
+      <c r="I39" s="87"/>
+      <c r="J39" s="87"/>
+      <c r="K39" s="87"/>
+      <c r="L39" s="87"/>
+      <c r="M39" s="87"/>
+      <c r="N39" s="87"/>
+      <c r="O39" s="87"/>
+      <c r="P39" s="87"/>
+      <c r="Q39" s="87"/>
+      <c r="R39" s="87"/>
+      <c r="S39" s="87"/>
+      <c r="T39" s="87"/>
+      <c r="U39" s="87"/>
+      <c r="V39" s="87"/>
+      <c r="W39" s="87"/>
+      <c r="X39" s="87"/>
+      <c r="Y39" s="87"/>
+      <c r="Z39" s="87"/>
+      <c r="AA39" s="87"/>
+      <c r="AB39" s="87"/>
+      <c r="AC39" s="87"/>
+      <c r="AD39" s="87"/>
+      <c r="AE39" s="87"/>
+      <c r="AF39" s="87"/>
+      <c r="AG39" s="87"/>
+      <c r="AH39" s="87"/>
+      <c r="AI39" s="87"/>
+      <c r="AJ39" s="87"/>
+      <c r="AK39" s="87"/>
+      <c r="AL39" s="87"/>
+    </row>
+    <row r="41" spans="3:40" ht="18.75" customHeight="1">
+      <c r="AE41" s="196" t="s">
+        <v>77</v>
+      </c>
+      <c r="AF41" s="196"/>
+      <c r="AG41" s="196"/>
+      <c r="AH41" s="196"/>
+      <c r="AI41" s="196"/>
+      <c r="AJ41" s="196"/>
+      <c r="AK41" s="196"/>
+      <c r="AL41" s="196"/>
+      <c r="AM41" s="196"/>
+      <c r="AN41" s="196"/>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="K16:P16"/>
     <mergeCell ref="M18:AA19"/>
     <mergeCell ref="AE41:AN41"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="K13:P13"/>
     <mergeCell ref="C14:H14"/>
     <mergeCell ref="J14:Q14"/>
     <mergeCell ref="J15:Q15"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="K10:P10"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="K11:P11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="K12:P12"/>
     <mergeCell ref="AD8:AL8"/>
     <mergeCell ref="C9:I9"/>
     <mergeCell ref="J9:Q9"/>
     <mergeCell ref="R9:U9"/>
     <mergeCell ref="W9:AB9"/>
     <mergeCell ref="AD9:AL9"/>
     <mergeCell ref="C1:V1"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="C4:I4"/>
     <mergeCell ref="K6:AC7"/>
     <mergeCell ref="F8:Z8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="C1:AN29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="AO3" sqref="AO3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="2.375" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="0.44140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="39" max="16384" width="2.33203125" style="1"/>
+    <col min="1" max="1" width="0.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.5" style="1" customWidth="1"/>
+    <col min="3" max="20" width="2.375" style="1"/>
+    <col min="21" max="21" width="7.25" style="1" customWidth="1"/>
+    <col min="22" max="37" width="2.375" style="1"/>
+    <col min="38" max="38" width="3.75" style="1" customWidth="1"/>
+    <col min="39" max="16384" width="2.375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="24.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C1" s="252" t="s">
+    <row r="1" spans="3:39" ht="24.75" customHeight="1">
+      <c r="C1" s="125" t="s">
+        <v>61</v>
+      </c>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
+      <c r="R1" s="125"/>
+      <c r="S1" s="125"/>
+      <c r="T1" s="125"/>
+      <c r="U1" s="125"/>
+      <c r="V1" s="126"/>
+      <c r="W1" s="11"/>
+      <c r="X1" s="11"/>
+    </row>
+    <row r="2" spans="3:39" ht="18.75" customHeight="1">
+      <c r="E2" s="8"/>
+      <c r="J2" s="127" t="s">
+        <v>62</v>
+      </c>
+      <c r="K2" s="127"/>
+      <c r="L2" s="127"/>
+      <c r="M2" s="127"/>
+      <c r="N2" s="127"/>
+      <c r="O2" s="127"/>
+      <c r="P2" s="127"/>
+      <c r="Q2" s="127"/>
+      <c r="R2" s="127"/>
+      <c r="S2" s="127"/>
+      <c r="T2" s="127"/>
+      <c r="U2" s="127"/>
+      <c r="V2" s="127"/>
+      <c r="W2" s="127"/>
+      <c r="X2" s="127"/>
+      <c r="Y2" s="127"/>
+      <c r="Z2" s="127"/>
+      <c r="AA2" s="127"/>
+      <c r="AB2" s="127"/>
+      <c r="AC2" s="127"/>
+      <c r="AD2" s="127"/>
+      <c r="AE2" s="127"/>
+    </row>
+    <row r="3" spans="3:39" ht="15.75" customHeight="1">
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="127"/>
+      <c r="M3" s="127"/>
+      <c r="N3" s="127"/>
+      <c r="O3" s="127"/>
+      <c r="P3" s="127"/>
+      <c r="Q3" s="127"/>
+      <c r="R3" s="127"/>
+      <c r="S3" s="127"/>
+      <c r="T3" s="127"/>
+      <c r="U3" s="127"/>
+      <c r="V3" s="127"/>
+      <c r="W3" s="127"/>
+      <c r="X3" s="127"/>
+      <c r="Y3" s="127"/>
+      <c r="Z3" s="127"/>
+      <c r="AA3" s="127"/>
+      <c r="AB3" s="127"/>
+      <c r="AC3" s="127"/>
+      <c r="AD3" s="127"/>
+      <c r="AE3" s="127"/>
+    </row>
+    <row r="4" spans="3:39" ht="10.5" customHeight="1" thickBot="1"/>
+    <row r="5" spans="3:39" ht="19.5" customHeight="1">
+      <c r="C5" s="128" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" s="129"/>
+      <c r="E5" s="129"/>
+      <c r="F5" s="129"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="130"/>
+      <c r="I5" s="134" t="s">
+        <v>64</v>
+      </c>
+      <c r="J5" s="135"/>
+      <c r="K5" s="135"/>
+      <c r="L5" s="135"/>
+      <c r="M5" s="135"/>
+      <c r="N5" s="135"/>
+      <c r="O5" s="135"/>
+      <c r="P5" s="135"/>
+      <c r="Q5" s="135"/>
+      <c r="R5" s="135"/>
+      <c r="S5" s="135"/>
+      <c r="T5" s="135"/>
+      <c r="U5" s="136"/>
+      <c r="V5" s="140" t="s">
         <v>65</v>
       </c>
-      <c r="D1" s="252"/>
-[...48 lines deleted...]
-      <c r="J2" s="254" t="s">
+      <c r="W5" s="141"/>
+      <c r="X5" s="141"/>
+      <c r="Y5" s="141"/>
+      <c r="Z5" s="141"/>
+      <c r="AA5" s="141"/>
+      <c r="AB5" s="141"/>
+      <c r="AC5" s="141"/>
+      <c r="AD5" s="141"/>
+      <c r="AE5" s="141"/>
+      <c r="AF5" s="141"/>
+      <c r="AG5" s="141"/>
+      <c r="AH5" s="141"/>
+      <c r="AI5" s="141"/>
+      <c r="AJ5" s="141"/>
+      <c r="AK5" s="141"/>
+      <c r="AL5" s="142"/>
+    </row>
+    <row r="6" spans="3:39" ht="30.75" customHeight="1">
+      <c r="C6" s="131"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="133"/>
+      <c r="I6" s="137"/>
+      <c r="J6" s="138"/>
+      <c r="K6" s="138"/>
+      <c r="L6" s="138"/>
+      <c r="M6" s="138"/>
+      <c r="N6" s="138"/>
+      <c r="O6" s="138"/>
+      <c r="P6" s="138"/>
+      <c r="Q6" s="138"/>
+      <c r="R6" s="138"/>
+      <c r="S6" s="138"/>
+      <c r="T6" s="138"/>
+      <c r="U6" s="139"/>
+      <c r="V6" s="143" t="s">
         <v>66</v>
       </c>
-      <c r="K2" s="254"/>
-[...120 lines deleted...]
-      <c r="C5" s="255" t="s">
+      <c r="W6" s="144"/>
+      <c r="X6" s="145" t="s">
         <v>67</v>
       </c>
-      <c r="D5" s="256"/>
-[...4 lines deleted...]
-      <c r="I5" s="261" t="s">
+      <c r="Y6" s="146"/>
+      <c r="Z6" s="147"/>
+      <c r="AA6" s="143" t="s">
         <v>68</v>
       </c>
-      <c r="J5" s="262"/>
-[...11 lines deleted...]
-      <c r="V5" s="267" t="s">
+      <c r="AB6" s="148"/>
+      <c r="AC6" s="148"/>
+      <c r="AD6" s="148"/>
+      <c r="AE6" s="144"/>
+      <c r="AF6" s="149" t="s">
         <v>69</v>
       </c>
-      <c r="W5" s="268"/>
-[...41 lines deleted...]
-      <c r="V6" s="270" t="s">
+      <c r="AG6" s="150"/>
+      <c r="AH6" s="143" t="s">
         <v>70</v>
       </c>
-      <c r="W6" s="271"/>
-      <c r="X6" s="272" t="s">
+      <c r="AI6" s="148"/>
+      <c r="AJ6" s="148"/>
+      <c r="AK6" s="148"/>
+      <c r="AL6" s="151"/>
+    </row>
+    <row r="7" spans="3:39" ht="19.5" customHeight="1">
+      <c r="C7" s="152" t="s">
         <v>71</v>
       </c>
-      <c r="Y6" s="273"/>
-[...1 lines deleted...]
-      <c r="AA6" s="270" t="s">
+      <c r="D7" s="153"/>
+      <c r="E7" s="153"/>
+      <c r="F7" s="153"/>
+      <c r="G7" s="153"/>
+      <c r="H7" s="154"/>
+      <c r="I7" s="158" t="s">
         <v>72</v>
       </c>
-      <c r="AB6" s="275"/>
-[...3 lines deleted...]
-      <c r="AF6" s="276" t="s">
+      <c r="J7" s="159"/>
+      <c r="K7" s="159"/>
+      <c r="L7" s="160"/>
+      <c r="M7" s="158" t="s">
         <v>73</v>
       </c>
-      <c r="AG6" s="277"/>
-      <c r="AH6" s="270" t="s">
+      <c r="N7" s="159"/>
+      <c r="O7" s="159"/>
+      <c r="P7" s="159"/>
+      <c r="Q7" s="159"/>
+      <c r="R7" s="159"/>
+      <c r="S7" s="159"/>
+      <c r="T7" s="159"/>
+      <c r="U7" s="160"/>
+      <c r="V7" s="161" t="s">
         <v>74</v>
       </c>
-      <c r="AI6" s="275"/>
-[...10 lines deleted...]
-      <c r="C7" s="279" t="s">
+      <c r="W7" s="162"/>
+      <c r="X7" s="162"/>
+      <c r="Y7" s="162"/>
+      <c r="Z7" s="162"/>
+      <c r="AA7" s="162"/>
+      <c r="AB7" s="162"/>
+      <c r="AC7" s="162"/>
+      <c r="AD7" s="162"/>
+      <c r="AE7" s="162"/>
+      <c r="AF7" s="162"/>
+      <c r="AG7" s="162"/>
+      <c r="AH7" s="162"/>
+      <c r="AI7" s="162"/>
+      <c r="AJ7" s="162"/>
+      <c r="AK7" s="162"/>
+      <c r="AL7" s="163"/>
+    </row>
+    <row r="8" spans="3:39" ht="30" customHeight="1">
+      <c r="C8" s="155"/>
+      <c r="D8" s="156"/>
+      <c r="E8" s="156"/>
+      <c r="F8" s="156"/>
+      <c r="G8" s="156"/>
+      <c r="H8" s="157"/>
+      <c r="I8" s="137"/>
+      <c r="J8" s="138"/>
+      <c r="K8" s="138"/>
+      <c r="L8" s="139"/>
+      <c r="M8" s="137"/>
+      <c r="N8" s="138"/>
+      <c r="O8" s="138"/>
+      <c r="P8" s="138"/>
+      <c r="Q8" s="138"/>
+      <c r="R8" s="138"/>
+      <c r="S8" s="138"/>
+      <c r="T8" s="138"/>
+      <c r="U8" s="139"/>
+      <c r="V8" s="143" t="s">
+        <v>66</v>
+      </c>
+      <c r="W8" s="144"/>
+      <c r="X8" s="145" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y8" s="146"/>
+      <c r="Z8" s="147"/>
+      <c r="AA8" s="143" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB8" s="148"/>
+      <c r="AC8" s="148"/>
+      <c r="AD8" s="148"/>
+      <c r="AE8" s="144"/>
+      <c r="AF8" s="149" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG8" s="150"/>
+      <c r="AH8" s="143" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI8" s="148"/>
+      <c r="AJ8" s="148"/>
+      <c r="AK8" s="148"/>
+      <c r="AL8" s="151"/>
+    </row>
+    <row r="9" spans="3:39" ht="35.25" customHeight="1">
+      <c r="C9" s="164" t="s">
         <v>75</v>
       </c>
-      <c r="D7" s="280"/>
-[...4 lines deleted...]
-      <c r="I7" s="285" t="s">
+      <c r="D9" s="165"/>
+      <c r="E9" s="165"/>
+      <c r="F9" s="165"/>
+      <c r="G9" s="165"/>
+      <c r="H9" s="166"/>
+      <c r="I9" s="167"/>
+      <c r="J9" s="168"/>
+      <c r="K9" s="168"/>
+      <c r="L9" s="169"/>
+      <c r="M9" s="168"/>
+      <c r="N9" s="168"/>
+      <c r="O9" s="168"/>
+      <c r="P9" s="168"/>
+      <c r="Q9" s="168"/>
+      <c r="R9" s="168"/>
+      <c r="S9" s="168"/>
+      <c r="T9" s="168"/>
+      <c r="U9" s="169"/>
+      <c r="V9" s="173"/>
+      <c r="W9" s="173"/>
+      <c r="X9" s="174"/>
+      <c r="Y9" s="174"/>
+      <c r="Z9" s="174"/>
+      <c r="AA9" s="175"/>
+      <c r="AB9" s="176"/>
+      <c r="AC9" s="176"/>
+      <c r="AD9" s="176"/>
+      <c r="AE9" s="177"/>
+      <c r="AF9" s="175"/>
+      <c r="AG9" s="177"/>
+      <c r="AH9" s="174"/>
+      <c r="AI9" s="174"/>
+      <c r="AJ9" s="174"/>
+      <c r="AK9" s="174"/>
+      <c r="AL9" s="182"/>
+    </row>
+    <row r="10" spans="3:39" ht="35.25" customHeight="1">
+      <c r="C10" s="178" t="s">
         <v>76</v>
       </c>
-      <c r="J7" s="286"/>
-[...2 lines deleted...]
-      <c r="M7" s="285" t="s">
+      <c r="D10" s="179"/>
+      <c r="E10" s="179"/>
+      <c r="F10" s="179"/>
+      <c r="G10" s="179"/>
+      <c r="H10" s="180"/>
+      <c r="I10" s="170"/>
+      <c r="J10" s="171"/>
+      <c r="K10" s="171"/>
+      <c r="L10" s="172"/>
+      <c r="M10" s="171"/>
+      <c r="N10" s="171"/>
+      <c r="O10" s="171"/>
+      <c r="P10" s="171"/>
+      <c r="Q10" s="171"/>
+      <c r="R10" s="171"/>
+      <c r="S10" s="171"/>
+      <c r="T10" s="171"/>
+      <c r="U10" s="172"/>
+      <c r="V10" s="173"/>
+      <c r="W10" s="173"/>
+      <c r="X10" s="173"/>
+      <c r="Y10" s="173"/>
+      <c r="Z10" s="173"/>
+      <c r="AA10" s="175"/>
+      <c r="AB10" s="176"/>
+      <c r="AC10" s="176"/>
+      <c r="AD10" s="176"/>
+      <c r="AE10" s="177"/>
+      <c r="AF10" s="175"/>
+      <c r="AG10" s="177"/>
+      <c r="AH10" s="173"/>
+      <c r="AI10" s="173"/>
+      <c r="AJ10" s="173"/>
+      <c r="AK10" s="173"/>
+      <c r="AL10" s="181"/>
+    </row>
+    <row r="11" spans="3:39" ht="35.25" customHeight="1">
+      <c r="C11" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" s="165"/>
+      <c r="E11" s="165"/>
+      <c r="F11" s="165"/>
+      <c r="G11" s="165"/>
+      <c r="H11" s="166"/>
+      <c r="I11" s="167"/>
+      <c r="J11" s="168"/>
+      <c r="K11" s="168"/>
+      <c r="L11" s="169"/>
+      <c r="M11" s="168"/>
+      <c r="N11" s="168"/>
+      <c r="O11" s="168"/>
+      <c r="P11" s="168"/>
+      <c r="Q11" s="168"/>
+      <c r="R11" s="168"/>
+      <c r="S11" s="168"/>
+      <c r="T11" s="168"/>
+      <c r="U11" s="169"/>
+      <c r="V11" s="173"/>
+      <c r="W11" s="173"/>
+      <c r="X11" s="173"/>
+      <c r="Y11" s="173"/>
+      <c r="Z11" s="173"/>
+      <c r="AA11" s="175"/>
+      <c r="AB11" s="176"/>
+      <c r="AC11" s="176"/>
+      <c r="AD11" s="176"/>
+      <c r="AE11" s="177"/>
+      <c r="AF11" s="175"/>
+      <c r="AG11" s="177"/>
+      <c r="AH11" s="173"/>
+      <c r="AI11" s="173"/>
+      <c r="AJ11" s="173"/>
+      <c r="AK11" s="173"/>
+      <c r="AL11" s="181"/>
+    </row>
+    <row r="12" spans="3:39" ht="35.25" customHeight="1">
+      <c r="C12" s="178" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" s="179"/>
+      <c r="E12" s="179"/>
+      <c r="F12" s="179"/>
+      <c r="G12" s="179"/>
+      <c r="H12" s="180"/>
+      <c r="I12" s="170"/>
+      <c r="J12" s="171"/>
+      <c r="K12" s="171"/>
+      <c r="L12" s="172"/>
+      <c r="M12" s="171"/>
+      <c r="N12" s="171"/>
+      <c r="O12" s="171"/>
+      <c r="P12" s="171"/>
+      <c r="Q12" s="171"/>
+      <c r="R12" s="171"/>
+      <c r="S12" s="171"/>
+      <c r="T12" s="171"/>
+      <c r="U12" s="172"/>
+      <c r="V12" s="173"/>
+      <c r="W12" s="173"/>
+      <c r="X12" s="173"/>
+      <c r="Y12" s="173"/>
+      <c r="Z12" s="173"/>
+      <c r="AA12" s="175"/>
+      <c r="AB12" s="176"/>
+      <c r="AC12" s="176"/>
+      <c r="AD12" s="176"/>
+      <c r="AE12" s="177"/>
+      <c r="AF12" s="175"/>
+      <c r="AG12" s="177"/>
+      <c r="AH12" s="173"/>
+      <c r="AI12" s="173"/>
+      <c r="AJ12" s="173"/>
+      <c r="AK12" s="173"/>
+      <c r="AL12" s="181"/>
+    </row>
+    <row r="13" spans="3:39" ht="35.25" customHeight="1">
+      <c r="C13" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="165"/>
+      <c r="E13" s="165"/>
+      <c r="F13" s="165"/>
+      <c r="G13" s="165"/>
+      <c r="H13" s="166"/>
+      <c r="I13" s="167"/>
+      <c r="J13" s="168"/>
+      <c r="K13" s="168"/>
+      <c r="L13" s="169"/>
+      <c r="M13" s="168"/>
+      <c r="N13" s="168"/>
+      <c r="O13" s="168"/>
+      <c r="P13" s="168"/>
+      <c r="Q13" s="168"/>
+      <c r="R13" s="168"/>
+      <c r="S13" s="168"/>
+      <c r="T13" s="168"/>
+      <c r="U13" s="169"/>
+      <c r="V13" s="173"/>
+      <c r="W13" s="173"/>
+      <c r="X13" s="173"/>
+      <c r="Y13" s="173"/>
+      <c r="Z13" s="173"/>
+      <c r="AA13" s="175"/>
+      <c r="AB13" s="176"/>
+      <c r="AC13" s="176"/>
+      <c r="AD13" s="176"/>
+      <c r="AE13" s="177"/>
+      <c r="AF13" s="175"/>
+      <c r="AG13" s="177"/>
+      <c r="AH13" s="173"/>
+      <c r="AI13" s="173"/>
+      <c r="AJ13" s="173"/>
+      <c r="AK13" s="173"/>
+      <c r="AL13" s="181"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="3:39" ht="35.25" customHeight="1">
+      <c r="C14" s="178" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="179"/>
+      <c r="E14" s="179"/>
+      <c r="F14" s="179"/>
+      <c r="G14" s="179"/>
+      <c r="H14" s="180"/>
+      <c r="I14" s="170"/>
+      <c r="J14" s="171"/>
+      <c r="K14" s="171"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="171"/>
+      <c r="N14" s="171"/>
+      <c r="O14" s="171"/>
+      <c r="P14" s="171"/>
+      <c r="Q14" s="171"/>
+      <c r="R14" s="171"/>
+      <c r="S14" s="171"/>
+      <c r="T14" s="171"/>
+      <c r="U14" s="172"/>
+      <c r="V14" s="173"/>
+      <c r="W14" s="173"/>
+      <c r="X14" s="173"/>
+      <c r="Y14" s="173"/>
+      <c r="Z14" s="173"/>
+      <c r="AA14" s="175"/>
+      <c r="AB14" s="176"/>
+      <c r="AC14" s="176"/>
+      <c r="AD14" s="176"/>
+      <c r="AE14" s="177"/>
+      <c r="AF14" s="175"/>
+      <c r="AG14" s="177"/>
+      <c r="AH14" s="173"/>
+      <c r="AI14" s="173"/>
+      <c r="AJ14" s="173"/>
+      <c r="AK14" s="173"/>
+      <c r="AL14" s="181"/>
+    </row>
+    <row r="15" spans="3:39" ht="35.25" customHeight="1">
+      <c r="C15" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="165"/>
+      <c r="E15" s="165"/>
+      <c r="F15" s="165"/>
+      <c r="G15" s="165"/>
+      <c r="H15" s="166"/>
+      <c r="I15" s="167"/>
+      <c r="J15" s="168"/>
+      <c r="K15" s="168"/>
+      <c r="L15" s="169"/>
+      <c r="M15" s="168"/>
+      <c r="N15" s="168"/>
+      <c r="O15" s="168"/>
+      <c r="P15" s="168"/>
+      <c r="Q15" s="168"/>
+      <c r="R15" s="168"/>
+      <c r="S15" s="168"/>
+      <c r="T15" s="168"/>
+      <c r="U15" s="169"/>
+      <c r="V15" s="173"/>
+      <c r="W15" s="173"/>
+      <c r="X15" s="173"/>
+      <c r="Y15" s="173"/>
+      <c r="Z15" s="173"/>
+      <c r="AA15" s="175"/>
+      <c r="AB15" s="176"/>
+      <c r="AC15" s="176"/>
+      <c r="AD15" s="176"/>
+      <c r="AE15" s="177"/>
+      <c r="AF15" s="175"/>
+      <c r="AG15" s="177"/>
+      <c r="AH15" s="173"/>
+      <c r="AI15" s="173"/>
+      <c r="AJ15" s="173"/>
+      <c r="AK15" s="173"/>
+      <c r="AL15" s="181"/>
+    </row>
+    <row r="16" spans="3:39" ht="35.25" customHeight="1">
+      <c r="C16" s="178" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" s="179"/>
+      <c r="E16" s="179"/>
+      <c r="F16" s="179"/>
+      <c r="G16" s="179"/>
+      <c r="H16" s="180"/>
+      <c r="I16" s="170"/>
+      <c r="J16" s="171"/>
+      <c r="K16" s="171"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="171"/>
+      <c r="N16" s="171"/>
+      <c r="O16" s="171"/>
+      <c r="P16" s="171"/>
+      <c r="Q16" s="171"/>
+      <c r="R16" s="171"/>
+      <c r="S16" s="171"/>
+      <c r="T16" s="171"/>
+      <c r="U16" s="172"/>
+      <c r="V16" s="173"/>
+      <c r="W16" s="173"/>
+      <c r="X16" s="173"/>
+      <c r="Y16" s="173"/>
+      <c r="Z16" s="173"/>
+      <c r="AA16" s="175"/>
+      <c r="AB16" s="176"/>
+      <c r="AC16" s="176"/>
+      <c r="AD16" s="176"/>
+      <c r="AE16" s="177"/>
+      <c r="AF16" s="175"/>
+      <c r="AG16" s="177"/>
+      <c r="AH16" s="173"/>
+      <c r="AI16" s="173"/>
+      <c r="AJ16" s="173"/>
+      <c r="AK16" s="173"/>
+      <c r="AL16" s="181"/>
+    </row>
+    <row r="17" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C17" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="165"/>
+      <c r="E17" s="165"/>
+      <c r="F17" s="165"/>
+      <c r="G17" s="165"/>
+      <c r="H17" s="166"/>
+      <c r="I17" s="167"/>
+      <c r="J17" s="168"/>
+      <c r="K17" s="168"/>
+      <c r="L17" s="169"/>
+      <c r="M17" s="168"/>
+      <c r="N17" s="168"/>
+      <c r="O17" s="168"/>
+      <c r="P17" s="168"/>
+      <c r="Q17" s="168"/>
+      <c r="R17" s="168"/>
+      <c r="S17" s="168"/>
+      <c r="T17" s="168"/>
+      <c r="U17" s="169"/>
+      <c r="V17" s="173"/>
+      <c r="W17" s="173"/>
+      <c r="X17" s="173"/>
+      <c r="Y17" s="173"/>
+      <c r="Z17" s="173"/>
+      <c r="AA17" s="175"/>
+      <c r="AB17" s="176"/>
+      <c r="AC17" s="176"/>
+      <c r="AD17" s="176"/>
+      <c r="AE17" s="177"/>
+      <c r="AF17" s="175"/>
+      <c r="AG17" s="177"/>
+      <c r="AH17" s="173"/>
+      <c r="AI17" s="173"/>
+      <c r="AJ17" s="173"/>
+      <c r="AK17" s="173"/>
+      <c r="AL17" s="181"/>
+    </row>
+    <row r="18" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C18" s="178" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" s="179"/>
+      <c r="E18" s="179"/>
+      <c r="F18" s="179"/>
+      <c r="G18" s="179"/>
+      <c r="H18" s="180"/>
+      <c r="I18" s="170"/>
+      <c r="J18" s="171"/>
+      <c r="K18" s="171"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="171"/>
+      <c r="N18" s="171"/>
+      <c r="O18" s="171"/>
+      <c r="P18" s="171"/>
+      <c r="Q18" s="171"/>
+      <c r="R18" s="171"/>
+      <c r="S18" s="171"/>
+      <c r="T18" s="171"/>
+      <c r="U18" s="172"/>
+      <c r="V18" s="173"/>
+      <c r="W18" s="173"/>
+      <c r="X18" s="173"/>
+      <c r="Y18" s="173"/>
+      <c r="Z18" s="173"/>
+      <c r="AA18" s="175"/>
+      <c r="AB18" s="176"/>
+      <c r="AC18" s="176"/>
+      <c r="AD18" s="176"/>
+      <c r="AE18" s="177"/>
+      <c r="AF18" s="175"/>
+      <c r="AG18" s="177"/>
+      <c r="AH18" s="173"/>
+      <c r="AI18" s="173"/>
+      <c r="AJ18" s="173"/>
+      <c r="AK18" s="173"/>
+      <c r="AL18" s="181"/>
+    </row>
+    <row r="19" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C19" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="165"/>
+      <c r="E19" s="165"/>
+      <c r="F19" s="165"/>
+      <c r="G19" s="165"/>
+      <c r="H19" s="166"/>
+      <c r="I19" s="167"/>
+      <c r="J19" s="168"/>
+      <c r="K19" s="168"/>
+      <c r="L19" s="169"/>
+      <c r="M19" s="168"/>
+      <c r="N19" s="168"/>
+      <c r="O19" s="168"/>
+      <c r="P19" s="168"/>
+      <c r="Q19" s="168"/>
+      <c r="R19" s="168"/>
+      <c r="S19" s="168"/>
+      <c r="T19" s="168"/>
+      <c r="U19" s="169"/>
+      <c r="V19" s="173"/>
+      <c r="W19" s="173"/>
+      <c r="X19" s="173"/>
+      <c r="Y19" s="173"/>
+      <c r="Z19" s="173"/>
+      <c r="AA19" s="175"/>
+      <c r="AB19" s="176"/>
+      <c r="AC19" s="176"/>
+      <c r="AD19" s="176"/>
+      <c r="AE19" s="177"/>
+      <c r="AF19" s="175"/>
+      <c r="AG19" s="177"/>
+      <c r="AH19" s="173"/>
+      <c r="AI19" s="173"/>
+      <c r="AJ19" s="173"/>
+      <c r="AK19" s="173"/>
+      <c r="AL19" s="181"/>
+    </row>
+    <row r="20" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C20" s="178" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="179"/>
+      <c r="E20" s="179"/>
+      <c r="F20" s="179"/>
+      <c r="G20" s="179"/>
+      <c r="H20" s="180"/>
+      <c r="I20" s="170"/>
+      <c r="J20" s="171"/>
+      <c r="K20" s="171"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="171"/>
+      <c r="N20" s="171"/>
+      <c r="O20" s="171"/>
+      <c r="P20" s="171"/>
+      <c r="Q20" s="171"/>
+      <c r="R20" s="171"/>
+      <c r="S20" s="171"/>
+      <c r="T20" s="171"/>
+      <c r="U20" s="172"/>
+      <c r="V20" s="173"/>
+      <c r="W20" s="173"/>
+      <c r="X20" s="173"/>
+      <c r="Y20" s="173"/>
+      <c r="Z20" s="173"/>
+      <c r="AA20" s="175"/>
+      <c r="AB20" s="176"/>
+      <c r="AC20" s="176"/>
+      <c r="AD20" s="176"/>
+      <c r="AE20" s="177"/>
+      <c r="AF20" s="175"/>
+      <c r="AG20" s="177"/>
+      <c r="AH20" s="173"/>
+      <c r="AI20" s="173"/>
+      <c r="AJ20" s="173"/>
+      <c r="AK20" s="173"/>
+      <c r="AL20" s="181"/>
+    </row>
+    <row r="21" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C21" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="165"/>
+      <c r="E21" s="165"/>
+      <c r="F21" s="165"/>
+      <c r="G21" s="165"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="167"/>
+      <c r="J21" s="168"/>
+      <c r="K21" s="168"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="168"/>
+      <c r="N21" s="168"/>
+      <c r="O21" s="168"/>
+      <c r="P21" s="168"/>
+      <c r="Q21" s="168"/>
+      <c r="R21" s="168"/>
+      <c r="S21" s="168"/>
+      <c r="T21" s="168"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="173"/>
+      <c r="W21" s="173"/>
+      <c r="X21" s="173"/>
+      <c r="Y21" s="173"/>
+      <c r="Z21" s="173"/>
+      <c r="AA21" s="175"/>
+      <c r="AB21" s="176"/>
+      <c r="AC21" s="176"/>
+      <c r="AD21" s="176"/>
+      <c r="AE21" s="177"/>
+      <c r="AF21" s="175"/>
+      <c r="AG21" s="177"/>
+      <c r="AH21" s="173"/>
+      <c r="AI21" s="173"/>
+      <c r="AJ21" s="173"/>
+      <c r="AK21" s="173"/>
+      <c r="AL21" s="181"/>
+    </row>
+    <row r="22" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C22" s="178" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" s="179"/>
+      <c r="E22" s="179"/>
+      <c r="F22" s="179"/>
+      <c r="G22" s="179"/>
+      <c r="H22" s="180"/>
+      <c r="I22" s="170"/>
+      <c r="J22" s="171"/>
+      <c r="K22" s="171"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="171"/>
+      <c r="N22" s="171"/>
+      <c r="O22" s="171"/>
+      <c r="P22" s="171"/>
+      <c r="Q22" s="171"/>
+      <c r="R22" s="171"/>
+      <c r="S22" s="171"/>
+      <c r="T22" s="171"/>
+      <c r="U22" s="172"/>
+      <c r="V22" s="173"/>
+      <c r="W22" s="173"/>
+      <c r="X22" s="173"/>
+      <c r="Y22" s="173"/>
+      <c r="Z22" s="173"/>
+      <c r="AA22" s="175"/>
+      <c r="AB22" s="176"/>
+      <c r="AC22" s="176"/>
+      <c r="AD22" s="176"/>
+      <c r="AE22" s="177"/>
+      <c r="AF22" s="175"/>
+      <c r="AG22" s="177"/>
+      <c r="AH22" s="173"/>
+      <c r="AI22" s="173"/>
+      <c r="AJ22" s="173"/>
+      <c r="AK22" s="173"/>
+      <c r="AL22" s="181"/>
+    </row>
+    <row r="23" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C23" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="165"/>
+      <c r="E23" s="165"/>
+      <c r="F23" s="165"/>
+      <c r="G23" s="165"/>
+      <c r="H23" s="166"/>
+      <c r="I23" s="167"/>
+      <c r="J23" s="168"/>
+      <c r="K23" s="168"/>
+      <c r="L23" s="169"/>
+      <c r="M23" s="168"/>
+      <c r="N23" s="168"/>
+      <c r="O23" s="168"/>
+      <c r="P23" s="168"/>
+      <c r="Q23" s="168"/>
+      <c r="R23" s="168"/>
+      <c r="S23" s="168"/>
+      <c r="T23" s="168"/>
+      <c r="U23" s="169"/>
+      <c r="V23" s="173"/>
+      <c r="W23" s="173"/>
+      <c r="X23" s="173"/>
+      <c r="Y23" s="173"/>
+      <c r="Z23" s="173"/>
+      <c r="AA23" s="175"/>
+      <c r="AB23" s="176"/>
+      <c r="AC23" s="176"/>
+      <c r="AD23" s="176"/>
+      <c r="AE23" s="177"/>
+      <c r="AF23" s="175"/>
+      <c r="AG23" s="177"/>
+      <c r="AH23" s="173"/>
+      <c r="AI23" s="173"/>
+      <c r="AJ23" s="173"/>
+      <c r="AK23" s="173"/>
+      <c r="AL23" s="181"/>
+    </row>
+    <row r="24" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C24" s="178" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="179"/>
+      <c r="E24" s="179"/>
+      <c r="F24" s="179"/>
+      <c r="G24" s="179"/>
+      <c r="H24" s="180"/>
+      <c r="I24" s="170"/>
+      <c r="J24" s="171"/>
+      <c r="K24" s="171"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="171"/>
+      <c r="N24" s="171"/>
+      <c r="O24" s="171"/>
+      <c r="P24" s="171"/>
+      <c r="Q24" s="171"/>
+      <c r="R24" s="171"/>
+      <c r="S24" s="171"/>
+      <c r="T24" s="171"/>
+      <c r="U24" s="172"/>
+      <c r="V24" s="173"/>
+      <c r="W24" s="173"/>
+      <c r="X24" s="173"/>
+      <c r="Y24" s="173"/>
+      <c r="Z24" s="173"/>
+      <c r="AA24" s="175"/>
+      <c r="AB24" s="176"/>
+      <c r="AC24" s="176"/>
+      <c r="AD24" s="176"/>
+      <c r="AE24" s="177"/>
+      <c r="AF24" s="175"/>
+      <c r="AG24" s="177"/>
+      <c r="AH24" s="173"/>
+      <c r="AI24" s="173"/>
+      <c r="AJ24" s="173"/>
+      <c r="AK24" s="173"/>
+      <c r="AL24" s="181"/>
+    </row>
+    <row r="25" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C25" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" s="165"/>
+      <c r="E25" s="165"/>
+      <c r="F25" s="165"/>
+      <c r="G25" s="165"/>
+      <c r="H25" s="166"/>
+      <c r="I25" s="167"/>
+      <c r="J25" s="168"/>
+      <c r="K25" s="168"/>
+      <c r="L25" s="169"/>
+      <c r="M25" s="168"/>
+      <c r="N25" s="168"/>
+      <c r="O25" s="168"/>
+      <c r="P25" s="168"/>
+      <c r="Q25" s="168"/>
+      <c r="R25" s="168"/>
+      <c r="S25" s="168"/>
+      <c r="T25" s="168"/>
+      <c r="U25" s="169"/>
+      <c r="V25" s="173"/>
+      <c r="W25" s="173"/>
+      <c r="X25" s="173"/>
+      <c r="Y25" s="173"/>
+      <c r="Z25" s="173"/>
+      <c r="AA25" s="175"/>
+      <c r="AB25" s="176"/>
+      <c r="AC25" s="176"/>
+      <c r="AD25" s="176"/>
+      <c r="AE25" s="177"/>
+      <c r="AF25" s="175"/>
+      <c r="AG25" s="177"/>
+      <c r="AH25" s="173"/>
+      <c r="AI25" s="173"/>
+      <c r="AJ25" s="173"/>
+      <c r="AK25" s="173"/>
+      <c r="AL25" s="181"/>
+    </row>
+    <row r="26" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C26" s="178" t="s">
+        <v>76</v>
+      </c>
+      <c r="D26" s="179"/>
+      <c r="E26" s="179"/>
+      <c r="F26" s="179"/>
+      <c r="G26" s="179"/>
+      <c r="H26" s="180"/>
+      <c r="I26" s="170"/>
+      <c r="J26" s="171"/>
+      <c r="K26" s="171"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="171"/>
+      <c r="N26" s="171"/>
+      <c r="O26" s="171"/>
+      <c r="P26" s="171"/>
+      <c r="Q26" s="171"/>
+      <c r="R26" s="171"/>
+      <c r="S26" s="171"/>
+      <c r="T26" s="171"/>
+      <c r="U26" s="172"/>
+      <c r="V26" s="173"/>
+      <c r="W26" s="173"/>
+      <c r="X26" s="173"/>
+      <c r="Y26" s="173"/>
+      <c r="Z26" s="173"/>
+      <c r="AA26" s="175"/>
+      <c r="AB26" s="176"/>
+      <c r="AC26" s="176"/>
+      <c r="AD26" s="176"/>
+      <c r="AE26" s="177"/>
+      <c r="AF26" s="175"/>
+      <c r="AG26" s="177"/>
+      <c r="AH26" s="173"/>
+      <c r="AI26" s="173"/>
+      <c r="AJ26" s="173"/>
+      <c r="AK26" s="173"/>
+      <c r="AL26" s="181"/>
+    </row>
+    <row r="27" spans="3:40" ht="35.25" customHeight="1">
+      <c r="C27" s="164" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" s="165"/>
+      <c r="E27" s="165"/>
+      <c r="F27" s="165"/>
+      <c r="G27" s="165"/>
+      <c r="H27" s="166"/>
+      <c r="I27" s="167"/>
+      <c r="J27" s="168"/>
+      <c r="K27" s="168"/>
+      <c r="L27" s="169"/>
+      <c r="M27" s="168"/>
+      <c r="N27" s="168"/>
+      <c r="O27" s="168"/>
+      <c r="P27" s="168"/>
+      <c r="Q27" s="168"/>
+      <c r="R27" s="168"/>
+      <c r="S27" s="168"/>
+      <c r="T27" s="168"/>
+      <c r="U27" s="169"/>
+      <c r="V27" s="173"/>
+      <c r="W27" s="173"/>
+      <c r="X27" s="173"/>
+      <c r="Y27" s="173"/>
+      <c r="Z27" s="173"/>
+      <c r="AA27" s="175"/>
+      <c r="AB27" s="176"/>
+      <c r="AC27" s="176"/>
+      <c r="AD27" s="176"/>
+      <c r="AE27" s="177"/>
+      <c r="AF27" s="175"/>
+      <c r="AG27" s="177"/>
+      <c r="AH27" s="173"/>
+      <c r="AI27" s="173"/>
+      <c r="AJ27" s="173"/>
+      <c r="AK27" s="173"/>
+      <c r="AL27" s="181"/>
+    </row>
+    <row r="28" spans="3:40" ht="35.25" customHeight="1" thickBot="1">
+      <c r="C28" s="183" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="184"/>
+      <c r="E28" s="184"/>
+      <c r="F28" s="184"/>
+      <c r="G28" s="184"/>
+      <c r="H28" s="185"/>
+      <c r="I28" s="191"/>
+      <c r="J28" s="192"/>
+      <c r="K28" s="192"/>
+      <c r="L28" s="193"/>
+      <c r="M28" s="192"/>
+      <c r="N28" s="192"/>
+      <c r="O28" s="192"/>
+      <c r="P28" s="192"/>
+      <c r="Q28" s="192"/>
+      <c r="R28" s="192"/>
+      <c r="S28" s="192"/>
+      <c r="T28" s="192"/>
+      <c r="U28" s="193"/>
+      <c r="V28" s="186"/>
+      <c r="W28" s="186"/>
+      <c r="X28" s="186"/>
+      <c r="Y28" s="186"/>
+      <c r="Z28" s="186"/>
+      <c r="AA28" s="187"/>
+      <c r="AB28" s="188"/>
+      <c r="AC28" s="188"/>
+      <c r="AD28" s="188"/>
+      <c r="AE28" s="189"/>
+      <c r="AF28" s="187"/>
+      <c r="AG28" s="189"/>
+      <c r="AH28" s="186"/>
+      <c r="AI28" s="186"/>
+      <c r="AJ28" s="186"/>
+      <c r="AK28" s="186"/>
+      <c r="AL28" s="190"/>
+    </row>
+    <row r="29" spans="3:40" ht="18" customHeight="1">
+      <c r="C29" s="121"/>
+      <c r="D29" s="122"/>
+      <c r="E29" s="122"/>
+      <c r="F29" s="122"/>
+      <c r="G29" s="122"/>
+      <c r="H29" s="122"/>
+      <c r="I29" s="122"/>
+      <c r="J29" s="122"/>
+      <c r="K29" s="122"/>
+      <c r="L29" s="122"/>
+      <c r="M29" s="122"/>
+      <c r="N29" s="122"/>
+      <c r="O29" s="122"/>
+      <c r="P29" s="122"/>
+      <c r="Q29" s="122"/>
+      <c r="R29" s="122"/>
+      <c r="S29" s="122"/>
+      <c r="T29" s="122"/>
+      <c r="U29" s="122"/>
+      <c r="V29" s="122"/>
+      <c r="W29" s="122"/>
+      <c r="X29" s="122"/>
+      <c r="Y29" s="122"/>
+      <c r="Z29" s="122"/>
+      <c r="AA29" s="122"/>
+      <c r="AB29" s="122"/>
+      <c r="AC29" s="122"/>
+      <c r="AD29" s="122"/>
+      <c r="AE29" s="74"/>
+      <c r="AF29" s="74"/>
+      <c r="AG29" s="74"/>
+      <c r="AH29" s="74"/>
+      <c r="AI29" s="74"/>
+      <c r="AJ29" s="74"/>
+      <c r="AK29" s="74"/>
+      <c r="AL29" s="123" t="s">
         <v>77</v>
       </c>
-      <c r="N7" s="286"/>
-[...1025 lines deleted...]
-      <c r="AN29" s="83"/>
+      <c r="AM29" s="74"/>
+      <c r="AN29" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="159">
     <mergeCell ref="C28:H28"/>
     <mergeCell ref="V28:W28"/>
     <mergeCell ref="X28:Z28"/>
     <mergeCell ref="AA28:AE28"/>
     <mergeCell ref="AF28:AG28"/>
     <mergeCell ref="AH28:AL28"/>
     <mergeCell ref="C27:H27"/>
     <mergeCell ref="I27:L28"/>
     <mergeCell ref="AF26:AG26"/>
     <mergeCell ref="AH26:AL26"/>
     <mergeCell ref="M27:U28"/>
     <mergeCell ref="V27:W27"/>
     <mergeCell ref="X27:Z27"/>
     <mergeCell ref="AA27:AE27"/>
     <mergeCell ref="AF25:AG25"/>
     <mergeCell ref="AH25:AL25"/>
     <mergeCell ref="AF27:AG27"/>
     <mergeCell ref="AH27:AL27"/>
     <mergeCell ref="C25:H25"/>
     <mergeCell ref="I25:L26"/>
     <mergeCell ref="M25:U26"/>
     <mergeCell ref="V25:W25"/>
@@ -8516,32 +7138,30 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>申出書（償却資産）1ページ目</vt:lpstr>
       <vt:lpstr>申出書（償却） 2ページ目</vt:lpstr>
       <vt:lpstr>申出書（償却）3ページ目</vt:lpstr>
       <vt:lpstr>'申出書（償却） 2ページ目'!Print_Area</vt:lpstr>
       <vt:lpstr>'申出書（償却）3ページ目'!Print_Area</vt:lpstr>
       <vt:lpstr>'申出書（償却資産）1ページ目'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>東京都主税局</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>